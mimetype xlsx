--- v0 (2026-05-13)
+++ v1 (2026-07-01)
@@ -10,116 +10,116 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://deutscheboerse.sharepoint.com/sites/IssuerServices/Shared Documents/03 Organisation &amp; Operative Aufgaben/Statistics &amp; Reporting/Statistics DBAG/Monthly/Gelistete Unternehmen/Company Count Segments/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="71" documentId="11_EA72D2576A8E99C2F98ADA9B25EBF354776F394A" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7D0C7AD5-B117-41AD-9FDE-B11B615FF7F8}"/>
+  <xr:revisionPtr revIDLastSave="32" documentId="11_B8CF9BA614384D58E0983D5C24BD9F3AE9F44F66" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8203BC20-2085-48FD-A9A0-B409E8D047AF}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" activeTab="1" xr2:uid="{CFFADC31-DF59-40DF-88BE-4E1E8C249B18}"/>
+    <workbookView xWindow="-34230" yWindow="3540" windowWidth="28800" windowHeight="15225" xr2:uid="{CFFADC31-DF59-40DF-88BE-4E1E8C249B18}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="6" r:id="rId1"/>
     <sheet name="Prime Standard" sheetId="1" r:id="rId2"/>
     <sheet name="General Standard" sheetId="2" r:id="rId3"/>
     <sheet name="Scale" sheetId="8" r:id="rId4"/>
     <sheet name="Basic Board" sheetId="9" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Basic Board'!$A$8:$G$68</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'General Standard'!$A$8:$H$110</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">Scale!$A$8:$G$48</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'General Standard'!$A$8:$H$107</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Prime Standard'!$A$8:$I$276</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">Scale!$A$8:$G$46</definedName>
     <definedName name="_IDVTrackerBlocked72_H" hidden="1">0</definedName>
     <definedName name="_IDVTrackerBlocked72_P" hidden="1">0</definedName>
     <definedName name="_IDVTrackerEx72_H" hidden="1">0</definedName>
     <definedName name="_IDVTrackerEx72_P" hidden="1">0</definedName>
     <definedName name="_IDVTrackerFreigabeDateiID72_H" hidden="1">-1</definedName>
     <definedName name="_IDVTrackerFreigabeDateiID72_P" hidden="1">-1</definedName>
     <definedName name="_IDVTrackerFreigabeStatus72_H" hidden="1">0</definedName>
     <definedName name="_IDVTrackerFreigabeStatus72_P" hidden="1">0</definedName>
     <definedName name="_IDVTrackerFreigabeVersion72_H" hidden="1">-1</definedName>
     <definedName name="_IDVTrackerFreigabeVersion72_P" hidden="1">-1</definedName>
-    <definedName name="_IDVTrackerID72_H" hidden="1">2064215</definedName>
+    <definedName name="_IDVTrackerID72_H" hidden="1">2267755</definedName>
     <definedName name="_IDVTrackerID72_P" hidden="1">4147139</definedName>
     <definedName name="_IDVTrackerMajorVersion72_H" hidden="1">1</definedName>
     <definedName name="_IDVTrackerMajorVersion72_P" hidden="1">1</definedName>
     <definedName name="_IDVTrackerMinorVersion72_H" hidden="1">0</definedName>
     <definedName name="_IDVTrackerMinorVersion72_P" hidden="1">0</definedName>
-    <definedName name="_IDVTrackerVersion72_H" hidden="1">26</definedName>
+    <definedName name="_IDVTrackerVersion72_H" hidden="1">30</definedName>
     <definedName name="_IDVTrackerVersion72_P" hidden="1">55</definedName>
     <definedName name="aktuell_Prime_Standard" localSheetId="3">#REF!</definedName>
     <definedName name="aktuell_Prime_Standard">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3873" uniqueCount="1568">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3843" uniqueCount="1556">
   <si>
     <t>Issuer Services</t>
   </si>
   <si>
     <t>E-Mail: issuerservices@deutsche-boerse.com</t>
   </si>
   <si>
     <t>Tel.: +49-69-211-1-88 88</t>
   </si>
   <si>
     <t>Fax: +49-69-211-1-43 33</t>
   </si>
   <si>
     <t>Report: Listed Companies Frankfurt Stock Exchange</t>
   </si>
   <si>
     <t>Prime Standard, General Standard &amp; Scale</t>
   </si>
   <si>
     <t>Reported date:</t>
   </si>
   <si>
     <t>Comment:</t>
   </si>
   <si>
@@ -765,53 +765,50 @@
   <si>
     <t>Retail, Specialty</t>
   </si>
   <si>
     <t>DE0005407100</t>
   </si>
   <si>
     <t>CSH</t>
   </si>
   <si>
     <t>CENIT AG O.N.</t>
   </si>
   <si>
     <t>DE0005403901</t>
   </si>
   <si>
     <t>CWC</t>
   </si>
   <si>
     <t>CEWE STIFTUNG KGAA  O.N.</t>
   </si>
   <si>
     <t xml:space="preserve">Leisure </t>
   </si>
   <si>
-    <t>DE000A3CRRN9</t>
-[...1 lines deleted...]
-  <si>
     <t>C3RY</t>
   </si>
   <si>
     <t>CHERRY SE</t>
   </si>
   <si>
     <t>Electronic Components &amp; Hardware</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>CBK</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>Banks</t>
   </si>
   <si>
     <t>Credit Banks</t>
   </si>
   <si>
     <t>DE0005439004</t>
@@ -3057,89 +3054,77 @@
   <si>
     <t>BIJ</t>
   </si>
   <si>
     <t>BIJOU BRIGITTE O.N.</t>
   </si>
   <si>
     <t>DE000HNC2059</t>
   </si>
   <si>
     <t>RTML</t>
   </si>
   <si>
     <t>CAMERIT AG</t>
   </si>
   <si>
     <t>DE000A2G9M17</t>
   </si>
   <si>
     <t>CPX</t>
   </si>
   <si>
     <t>CAPSENSIXX AG  INH O.N.</t>
   </si>
   <si>
-    <t>DE000A2QDNX9</t>
-[...7 lines deleted...]
-  <si>
     <t>DE000A3E5C08</t>
   </si>
   <si>
     <t>CNW</t>
   </si>
   <si>
     <t>CO.DON AG   INH. O.N.</t>
   </si>
   <si>
     <t>LU1296758029</t>
   </si>
   <si>
     <t>CCAP</t>
   </si>
   <si>
     <t>CORESTATE CAPITAL HLDG</t>
   </si>
   <si>
     <t>LU0251710041</t>
   </si>
   <si>
     <t>O5G</t>
   </si>
   <si>
     <t>CPI PROPERTY GRP   EO-,10</t>
   </si>
   <si>
-    <t>DE000A2LQUA5</t>
-[...1 lines deleted...]
-  <si>
     <t>CSQ</t>
   </si>
   <si>
     <t>CREDITSHELF AG  IA O.N.</t>
   </si>
   <si>
     <t>DE0008055021</t>
   </si>
   <si>
     <t>DRE2</t>
   </si>
   <si>
     <t>DEUTSCHE REAL ESTATE AG O.N.</t>
   </si>
   <si>
     <t>DE000A0HN5C6</t>
   </si>
   <si>
     <t>DWNI</t>
   </si>
   <si>
     <t>DEUTSCHE WOHNEN SE INH</t>
   </si>
   <si>
     <t>DE000A2AA204</t>
@@ -3423,59 +3408,50 @@
   <si>
     <t>MASCHINENFABRIK BERTHOLD HERMLE O.N. VZO</t>
   </si>
   <si>
     <t>DE0006044001</t>
   </si>
   <si>
     <t>MAK</t>
   </si>
   <si>
     <t>MATERNUS-KLINIKEN AG O.N.</t>
   </si>
   <si>
     <t xml:space="preserve">Health Care </t>
   </si>
   <si>
     <t>DE000A2DA588</t>
   </si>
   <si>
     <t>MXHN</t>
   </si>
   <si>
     <t>MAX AUTOMATION SE NA O.N.</t>
   </si>
   <si>
-    <t>DE000A40ESG2</t>
-[...7 lines deleted...]
-  <si>
     <t>DE000A254203</t>
   </si>
   <si>
     <t>WOLF</t>
   </si>
   <si>
     <t>META WOLF AG INH O.N.</t>
   </si>
   <si>
     <t>DE000A0LBFE4</t>
   </si>
   <si>
     <t>M3V</t>
   </si>
   <si>
     <t>MEVIS MEDICAL SOLUTIONS NA O.N.</t>
   </si>
   <si>
     <t>DE000A2LQ728</t>
   </si>
   <si>
     <t>ML2</t>
   </si>
   <si>
     <t>MING LE SPORTS AG</t>
@@ -3834,125 +3810,104 @@
   <si>
     <t>RKB</t>
   </si>
   <si>
     <t>WEBAC HOLDING AG</t>
   </si>
   <si>
     <t>DE000A2TSU21</t>
   </si>
   <si>
     <t>WBAH</t>
   </si>
   <si>
     <t>WILD BUNCH AG O.N.</t>
   </si>
   <si>
     <t>DE000A161N14</t>
   </si>
   <si>
     <t>RTV</t>
   </si>
   <si>
     <t>YOUR FAMILY ENTERTAINMENT AG NA</t>
   </si>
   <si>
-    <t>DE000ZDWT018</t>
-[...7 lines deleted...]
-  <si>
     <t>Companies in Scale</t>
   </si>
   <si>
     <t>DE000A0HL8N9</t>
   </si>
   <si>
     <t>2GB</t>
   </si>
   <si>
     <t>2G ENERGY AG</t>
   </si>
   <si>
     <t>DE000A0M93V6</t>
   </si>
   <si>
     <t>ABX</t>
   </si>
   <si>
     <t>ADVANCED BLOCKCHAIN AG</t>
   </si>
   <si>
     <t>DE0005209589</t>
   </si>
   <si>
     <t>A6T</t>
   </si>
   <si>
     <t>ARTEC TECHNOLOGIES O.N.</t>
   </si>
   <si>
     <t>DE000A0JM2M1</t>
   </si>
   <si>
     <t>B7E</t>
   </si>
   <si>
-    <t>BLUE CAP             O.N.</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3DSV01</t>
   </si>
   <si>
     <t>HIGH</t>
   </si>
   <si>
     <t>CANTOURAGE GROUP SE O.N.</t>
   </si>
   <si>
     <t>DE000A35JS40</t>
   </si>
   <si>
     <t>CLIQ</t>
   </si>
   <si>
     <t>CLIQ DIGITAL AG  O.N.</t>
   </si>
   <si>
-    <t>DE000A2E4SV8</t>
-[...7 lines deleted...]
-  <si>
     <t>DE0007830572</t>
   </si>
   <si>
     <t>4DS</t>
   </si>
   <si>
     <t>DALDRUP+SOEHNE AG</t>
   </si>
   <si>
     <t>DE000A0V9LA7</t>
   </si>
   <si>
     <t>DAR</t>
   </si>
   <si>
     <t>DATRON AG INH.O.N.</t>
   </si>
   <si>
     <t>DE000A0MZ4B0</t>
   </si>
   <si>
     <t>DLX</t>
   </si>
   <si>
     <t>DELIGNIT AG      INH.O.N.</t>
@@ -4089,56 +4044,50 @@
   <si>
     <t>NUERNBERGER BETEILIGUNGS AG VNA</t>
   </si>
   <si>
     <t>DE000A0MSN11</t>
   </si>
   <si>
     <t>M7U</t>
   </si>
   <si>
     <t>NYNOMIC AG  INH O.N.</t>
   </si>
   <si>
     <t>DE0005408686</t>
   </si>
   <si>
     <t>VVV3</t>
   </si>
   <si>
     <t>OEKOWORLD AG VZNA O.N.</t>
   </si>
   <si>
     <t>DE000A12UPJ7</t>
   </si>
   <si>
-    <t>PAL</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000PFSE212</t>
   </si>
   <si>
     <t>PFSE</t>
   </si>
   <si>
     <t>PFISTERER HOLDING SE</t>
   </si>
   <si>
     <t>Industrials</t>
   </si>
   <si>
     <t>DE000A3E5ED2</t>
   </si>
   <si>
     <t>VEZ</t>
   </si>
   <si>
     <t>Planethic Group AG</t>
   </si>
   <si>
     <t>DE000A41YDL0</t>
   </si>
   <si>
     <t>M3B</t>
@@ -4366,53 +4315,50 @@
     <t>DE0006618309</t>
   </si>
   <si>
     <t>CHG</t>
   </si>
   <si>
     <t>CHAPTERS Group AG</t>
   </si>
   <si>
     <t>DE000A40KYB8</t>
   </si>
   <si>
     <t>CORE</t>
   </si>
   <si>
     <t>Coreo AG</t>
   </si>
   <si>
     <t>DE000A2GS625</t>
   </si>
   <si>
     <t>CRZK</t>
   </si>
   <si>
     <t>CR Energy AG</t>
-  </si>
-[...1 lines deleted...]
-    <t>DE000A0JC8S7</t>
   </si>
   <si>
     <t>D6H</t>
   </si>
   <si>
     <t>DATAGROUP SE  INH. O.N.</t>
   </si>
   <si>
     <t>DE000A1A6WE6</t>
   </si>
   <si>
     <t>AJ91</t>
   </si>
   <si>
     <t>DOCCHECK AG  NA</t>
   </si>
   <si>
     <t>DE000A41YCR9</t>
   </si>
   <si>
     <t>EFF</t>
   </si>
   <si>
     <t>DT.EFF.U.WECH.-BET.G.O.N.</t>
   </si>
@@ -4739,104 +4685,122 @@
   <si>
     <t>SB1</t>
   </si>
   <si>
     <t>SMARTBROKER HOLDING AG</t>
   </si>
   <si>
     <t>DE000A0LR936</t>
   </si>
   <si>
     <t>ST5</t>
   </si>
   <si>
     <t>STEICO SE</t>
   </si>
   <si>
     <t>DE000A41YCM0</t>
   </si>
   <si>
     <t>N4G</t>
   </si>
   <si>
     <t>THE NAGA GROUP AG NA O.N.</t>
   </si>
   <si>
-    <t>US87260H1041</t>
-[...10 lines deleted...]
-  <si>
     <t>DE0005216907</t>
   </si>
   <si>
     <t>T2G</t>
   </si>
   <si>
     <t>TRADEGATE AG WERTPAPIERHANDELSBANK O.N.</t>
   </si>
   <si>
     <t>DE000A40ZVU2</t>
   </si>
   <si>
     <t>UMD</t>
   </si>
   <si>
     <t>UMT UTD MOB.TECHN.AG</t>
   </si>
   <si>
     <t>United Eco Solutions AG</t>
   </si>
   <si>
-    <t>MOLOGEN Lifescience AG</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A420ZL4 </t>
   </si>
   <si>
     <t>EVAC </t>
   </si>
   <si>
     <t>Electrovac AG</t>
+  </si>
+  <si>
+    <t>BLUE CAP O.N.</t>
+  </si>
+  <si>
+    <t>DE000A41YEV7</t>
+  </si>
+  <si>
+    <t>Finchain Capital Partners AG</t>
+  </si>
+  <si>
+    <t>DE000A41YFJ9</t>
+  </si>
+  <si>
+    <t>TecDax</t>
+  </si>
+  <si>
+    <t>CAP</t>
+  </si>
+  <si>
+    <t>SCP Standard Capital Partners AG</t>
+  </si>
+  <si>
+    <t>DE0006201403</t>
+  </si>
+  <si>
+    <t>PEH</t>
+  </si>
+  <si>
+    <t>PEH Wertpapier AG</t>
+  </si>
+  <si>
+    <t>DE000A41YEG8 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.00000"/>
     <numFmt numFmtId="165" formatCode="dd\-mmm\ yyyy"/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="39">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -5043,58 +5007,52 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF181813"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1" tint="4.9989318521683403E-2"/>
+      <color theme="1"/>
       <name val="Aptos"/>
-      <family val="2"/>
-[...4 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
@@ -5586,51 +5544,51 @@
     <xf numFmtId="0" fontId="35" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="33" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="7" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="5" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="6" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
@@ -5844,89 +5802,87 @@
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
-      <protection locked="0"/>
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="65">
     <cellStyle name="20% - Accent1" xfId="24" xr:uid="{8B8888E8-BF99-4A1C-9F5B-4AEE610C4D51}"/>
     <cellStyle name="20% - Accent2" xfId="25" xr:uid="{9BDDDDDC-9252-4489-9C9A-480E3DEFC974}"/>
     <cellStyle name="20% - Accent3" xfId="26" xr:uid="{5E559313-84E9-4C3A-96EC-C73CADFB8DFC}"/>
     <cellStyle name="20% - Accent4" xfId="27" xr:uid="{1712329A-E277-433F-947A-9CA7904BB88A}"/>
     <cellStyle name="20% - Accent5" xfId="28" xr:uid="{CCB605CA-06F4-4BE5-940A-C3ACADD6D886}"/>
     <cellStyle name="20% - Accent6" xfId="29" xr:uid="{4D7C894B-587D-4DC4-8E4B-2324B834CF44}"/>
     <cellStyle name="40% - Accent1" xfId="30" xr:uid="{5F2FC7C9-DD41-436F-BC34-46A21BEB6D3D}"/>
     <cellStyle name="40% - Accent2" xfId="31" xr:uid="{4C4DAEB0-65B9-4351-A1EB-B6579D52C71B}"/>
     <cellStyle name="40% - Accent3" xfId="32" xr:uid="{29614C94-53CF-4E63-913C-5422B596745B}"/>
     <cellStyle name="40% - Accent4" xfId="33" xr:uid="{6072DD4B-3DC6-4B6E-B735-B6CE574D78A7}"/>
     <cellStyle name="40% - Accent5" xfId="34" xr:uid="{4CA29950-CB28-43BF-94FD-C1E2E7643172}"/>
     <cellStyle name="40% - Accent6" xfId="35" xr:uid="{ABE344D7-0A17-48A3-9A83-C438CDAC4304}"/>
     <cellStyle name="60% - Accent1" xfId="36" xr:uid="{5668BD9F-4A7B-4301-8692-230280A790F6}"/>
     <cellStyle name="60% - Accent2" xfId="37" xr:uid="{06755D43-2F74-44B3-AF84-E3278701754B}"/>
     <cellStyle name="60% - Accent3" xfId="38" xr:uid="{0A87E456-040E-4DBD-AE47-1585C5EE7E43}"/>
     <cellStyle name="60% - Accent4" xfId="39" xr:uid="{6489337E-6BCC-4BE1-A714-99CA74AD50F4}"/>
     <cellStyle name="60% - Accent5" xfId="40" xr:uid="{7467EB23-A449-4DC0-AC0F-BC37696A5DD4}"/>
     <cellStyle name="60% - Accent6" xfId="41" xr:uid="{BE17E2E5-627E-49FF-BE05-7CBE5B15B923}"/>
     <cellStyle name="Accent1" xfId="42" xr:uid="{B2CA28B8-1E2D-482C-BDB7-B170ACA309F7}"/>
     <cellStyle name="Accent2" xfId="43" xr:uid="{85E6764F-8A2E-48A5-9143-7D644BC27989}"/>
@@ -5954,51 +5910,81 @@
     <cellStyle name="Standard 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Standard_Trade Report Template V1.12" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="swpBody01" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="swpBodyFirstCol" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="swpCaption" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="swpClear" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="swpHBBookTitle" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="swpHBChapterTitle" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="swpHead01" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="swpHead01R" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="swpHead02" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="swpHead02R" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="swpHead03" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="swpHead03R" xfId="15" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="swpHeadBraL" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="swpHeadBraM" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="swpHeadBraR" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="swpTag" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="swpTotals" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="swpTotalsNo" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="swpTotalsTotal" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Title" xfId="62" xr:uid="{10D72805-3CB1-4FD3-B31C-8B9184092279}"/>
     <cellStyle name="Total" xfId="63" xr:uid="{0E04A440-B52E-4EC5-989F-FCCF39796670}"/>
     <cellStyle name="Warning Text" xfId="64" xr:uid="{F7920901-0E57-46C9-B9B6-FCA227B43A58}"/>
   </cellStyles>
-  <dxfs count="1">
+  <dxfs count="4">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6372,52 +6358,52 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1"/>
   <dimension ref="A1:J46"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D34" sqref="D34"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="37.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" style="2" customWidth="1"/>
     <col min="7" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
@@ -6681,248 +6667,248 @@
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="13"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1"/>
       <c r="B24" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="20">
-        <v>46143</v>
+        <v>46204</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1"/>
       <c r="B25" s="4"/>
       <c r="C25" s="14"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1"/>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
     </row>
     <row r="27" spans="1:10" ht="29.25" customHeight="1">
       <c r="A27" s="1"/>
       <c r="B27" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C27" s="92" t="s">
+      <c r="C27" s="91" t="s">
         <v>8</v>
       </c>
-      <c r="D27" s="92"/>
-[...5 lines deleted...]
-      <c r="J27" s="92"/>
+      <c r="D27" s="91"/>
+      <c r="E27" s="91"/>
+      <c r="F27" s="91"/>
+      <c r="G27" s="91"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="91"/>
+      <c r="J27" s="91"/>
     </row>
     <row r="28" spans="1:10">
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
     </row>
     <row r="29" spans="1:10">
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
     </row>
     <row r="30" spans="1:10">
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
     </row>
     <row r="46" spans="2:2" ht="15">
       <c r="B46" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C27:J27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" verticalDpi="599" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Tabelle2"/>
-  <dimension ref="A1:DVV293"/>
+  <dimension ref="A1:DWL289"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L16" sqref="L16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.5703125" style="28" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="28" customWidth="1"/>
     <col min="3" max="3" width="50" style="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="25.5703125" style="28" customWidth="1"/>
     <col min="5" max="5" width="33.5703125" style="28" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="28" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="28" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" style="28" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1">
       <c r="A1" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" s="52"/>
       <c r="E2" s="52"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9" ht="15" customHeight="1">
       <c r="A3" s="20">
-        <v>46143</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>46204</v>
+      </c>
+      <c r="B3" s="86"/>
       <c r="C3"/>
       <c r="D3" s="35"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9" ht="15" customHeight="1">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4" s="28" t="s">
         <v>10</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9" ht="15" customHeight="1">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1">
       <c r="A6" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="33">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C6" s="22"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
       <c r="F6" s="22"/>
       <c r="G6" s="29"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9" ht="15" customHeight="1">
       <c r="A7" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="53">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C7" s="30"/>
-      <c r="D7" s="31"/>
-      <c r="E7" s="31"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
       <c r="F7" s="27"/>
       <c r="G7" s="29"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" ht="24">
       <c r="A8" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="24" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="19" t="s">
@@ -6938,53 +6924,50 @@
     <row r="9" spans="1:9" ht="15" customHeight="1">
       <c r="A9" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="25" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="25" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="54" t="s">
         <v>29</v>
       </c>
-      <c r="I9" s="28" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1">
       <c r="A10" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="55" t="s">
         <v>34</v>
@@ -7046,51 +7029,51 @@
       <c r="I12" s="28"/>
     </row>
     <row r="13" spans="1:9" s="32" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="54" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9" s="32" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="42" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="19" t="s">
         <v>55</v>
       </c>
       <c r="F14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G14" s="19" t="s">
         <v>28</v>
       </c>
@@ -7383,66 +7366,68 @@
       </c>
       <c r="D25" s="19" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="19" t="s">
         <v>67</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G25" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H25" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9" ht="15" customHeight="1">
       <c r="A26" s="45" t="s">
         <v>106</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>107</v>
       </c>
-      <c r="C26" s="85" t="s">
+      <c r="C26" s="82" t="s">
         <v>108</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E26" s="19" t="s">
         <v>109</v>
       </c>
       <c r="F26" s="25" t="s">
         <v>110</v>
       </c>
       <c r="G26" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="H26" s="55"/>
+      <c r="H26" s="55" t="s">
+        <v>29</v>
+      </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9" ht="15" customHeight="1">
       <c r="A27" s="42" t="s">
         <v>111</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>112</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>113</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>49</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G27" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H27" s="55" t="s">
@@ -7479,51 +7464,51 @@
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9" ht="15" customHeight="1">
       <c r="A29" s="42" t="s">
         <v>118</v>
       </c>
       <c r="B29" s="19" t="s">
         <v>119</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>120</v>
       </c>
       <c r="D29" s="73" t="s">
         <v>121</v>
       </c>
       <c r="E29" s="73" t="s">
         <v>122</v>
       </c>
       <c r="F29" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G29" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H29" s="80" t="s">
+      <c r="H29" s="79" t="s">
         <v>78</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1">
       <c r="A30" s="42" t="s">
         <v>123</v>
       </c>
       <c r="B30" s="19" t="s">
         <v>124</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>125</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>126</v>
       </c>
       <c r="E30" s="19" t="s">
         <v>127</v>
       </c>
       <c r="F30" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G30" s="19" t="s">
         <v>28</v>
@@ -7588,51 +7573,51 @@
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9" ht="15" customHeight="1">
       <c r="A33" s="42" t="s">
         <v>136</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>137</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>138</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>109</v>
       </c>
       <c r="F33" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G33" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="54" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="I33"/>
     </row>
     <row r="34" spans="1:9" ht="15" customHeight="1">
       <c r="A34" s="42" t="s">
         <v>139</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>141</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>43</v>
       </c>
       <c r="E34" s="19" t="s">
         <v>142</v>
       </c>
       <c r="F34" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G34" s="19" t="s">
         <v>28</v>
       </c>
@@ -8021,51 +8006,51 @@
       <c r="I48"/>
     </row>
     <row r="49" spans="1:9" ht="15" customHeight="1">
       <c r="A49" s="42" t="s">
         <v>194</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>195</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>196</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>43</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G49" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H49" s="55" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="15" customHeight="1">
       <c r="A50" s="42" t="s">
         <v>198</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>199</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>200</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>94</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>95</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H50" s="55" t="s">
@@ -8239,11931 +8224,11879 @@
       </c>
       <c r="I56"/>
     </row>
     <row r="57" spans="1:9" ht="15" customHeight="1">
       <c r="A57" s="42" t="s">
         <v>225</v>
       </c>
       <c r="B57" s="19" t="s">
         <v>226</v>
       </c>
       <c r="C57" s="19" t="s">
         <v>227</v>
       </c>
       <c r="D57" s="19" t="s">
         <v>54</v>
       </c>
       <c r="E57" s="19" t="s">
         <v>228</v>
       </c>
       <c r="F57" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G57" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H57" s="55" t="s">
+      <c r="H57" s="54" t="s">
         <v>29</v>
       </c>
       <c r="I57"/>
     </row>
     <row r="58" spans="1:9" ht="15" customHeight="1">
       <c r="A58" s="42" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B58" s="19" t="s">
         <v>229</v>
       </c>
-      <c r="B58" s="19" t="s">
+      <c r="C58" s="19" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="D58" s="19" t="s">
         <v>66</v>
       </c>
       <c r="E58" s="19" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F58" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G58" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H58" s="54" t="s">
+      <c r="H58" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I58"/>
     </row>
     <row r="59" spans="1:9" ht="15" customHeight="1">
       <c r="A59" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B59" s="19" t="s">
         <v>233</v>
       </c>
-      <c r="B59" s="19" t="s">
+      <c r="C59" s="19" t="s">
         <v>234</v>
       </c>
-      <c r="C59" s="19" t="s">
+      <c r="D59" s="19" t="s">
         <v>235</v>
       </c>
-      <c r="D59" s="19" t="s">
+      <c r="E59" s="19" t="s">
         <v>236</v>
       </c>
-      <c r="E59" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G59" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H59" s="55" t="s">
+      <c r="H59" s="54" t="s">
         <v>56</v>
       </c>
       <c r="I59"/>
     </row>
     <row r="60" spans="1:9" ht="15" customHeight="1">
       <c r="A60" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B60" s="19" t="s">
         <v>238</v>
       </c>
-      <c r="B60" s="19" t="s">
+      <c r="C60" s="19" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="D60" s="19" t="s">
         <v>121</v>
       </c>
       <c r="E60" s="19" t="s">
         <v>122</v>
       </c>
       <c r="F60" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G60" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H60" s="54" t="s">
         <v>56</v>
       </c>
       <c r="I60"/>
     </row>
     <row r="61" spans="1:9" ht="15" customHeight="1">
       <c r="A61" s="42" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B61" s="19" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C61" s="19" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D61" s="19" t="s">
-        <v>94</v>
+        <v>43</v>
       </c>
       <c r="E61" s="19" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="F61" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G61" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H61" s="54" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="I61"/>
     </row>
     <row r="62" spans="1:9" ht="15" customHeight="1">
-      <c r="A62" s="42" t="s">
-        <v>245</v>
+      <c r="A62" s="46" t="s">
+        <v>248</v>
       </c>
       <c r="B62" s="19" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C62" s="19" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D62" s="19" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="E62" s="19" t="s">
-        <v>248</v>
+        <v>73</v>
       </c>
       <c r="F62" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G62" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H62" s="55" t="s">
-        <v>78</v>
+      <c r="H62" s="54" t="s">
+        <v>56</v>
       </c>
       <c r="I62"/>
     </row>
     <row r="63" spans="1:9" ht="15" customHeight="1">
       <c r="A63" s="42" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B63" s="19" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C63" s="19" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D63" s="19" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="E63" s="19" t="s">
-        <v>73</v>
+        <v>231</v>
       </c>
       <c r="F63" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G63" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H63" s="54" t="s">
-        <v>56</v>
+      <c r="H63" s="55" t="s">
+        <v>34</v>
       </c>
       <c r="I63"/>
     </row>
     <row r="64" spans="1:9" ht="15" customHeight="1">
-      <c r="A64" s="46" t="s">
-        <v>252</v>
+      <c r="A64" s="42" t="s">
+        <v>254</v>
       </c>
       <c r="B64" s="19" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C64" s="19" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D64" s="19" t="s">
-        <v>66</v>
+        <v>131</v>
       </c>
       <c r="E64" s="19" t="s">
-        <v>232</v>
+        <v>132</v>
       </c>
       <c r="F64" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G64" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H64" s="54" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="I64"/>
     </row>
     <row r="65" spans="1:9" ht="15" customHeight="1">
       <c r="A65" s="42" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B65" s="19" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C65" s="19" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D65" s="19" t="s">
         <v>131</v>
       </c>
       <c r="E65" s="19" t="s">
         <v>132</v>
       </c>
       <c r="F65" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G65" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H65" s="55" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="I65"/>
     </row>
     <row r="66" spans="1:9" ht="15" customHeight="1">
       <c r="A66" s="42" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B66" s="19" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>261</v>
+      </c>
+      <c r="C66" s="39" t="s">
+        <v>262</v>
       </c>
       <c r="D66" s="19" t="s">
-        <v>131</v>
+        <v>60</v>
       </c>
       <c r="E66" s="19" t="s">
-        <v>132</v>
+        <v>61</v>
       </c>
       <c r="F66" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G66" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H66" s="54" t="s">
+      <c r="H66" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I66"/>
     </row>
     <row r="67" spans="1:9" ht="15" customHeight="1">
       <c r="A67" s="42" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B67" s="19" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C67" s="19" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D67" s="19" t="s">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="E67" s="19" t="s">
-        <v>61</v>
+        <v>154</v>
       </c>
       <c r="F67" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G67" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H67" s="55" t="s">
-        <v>34</v>
+      <c r="H67" s="54" t="s">
+        <v>29</v>
       </c>
       <c r="I67"/>
     </row>
     <row r="68" spans="1:9" ht="15" customHeight="1">
       <c r="A68" s="42" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B68" s="19" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>267</v>
+      </c>
+      <c r="C68" s="19" t="s">
+        <v>268</v>
       </c>
       <c r="D68" s="19" t="s">
-        <v>153</v>
+        <v>235</v>
       </c>
       <c r="E68" s="19" t="s">
-        <v>154</v>
+        <v>236</v>
       </c>
       <c r="F68" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G68" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H68" s="55" t="s">
-        <v>29</v>
+      <c r="H68" s="54" t="s">
+        <v>56</v>
       </c>
       <c r="I68"/>
     </row>
     <row r="69" spans="1:9" ht="15" customHeight="1">
       <c r="A69" s="42" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B69" s="19" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C69" s="19" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D69" s="19" t="s">
-        <v>236</v>
+        <v>60</v>
       </c>
       <c r="E69" s="19" t="s">
-        <v>237</v>
+        <v>272</v>
       </c>
       <c r="F69" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G69" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H69" s="54" t="s">
         <v>56</v>
       </c>
       <c r="I69"/>
     </row>
     <row r="70" spans="1:9" ht="15" customHeight="1">
-      <c r="A70" s="42" t="s">
-[...6 lines deleted...]
-        <v>272</v>
+      <c r="A70" s="48" t="s">
+        <v>273</v>
+      </c>
+      <c r="B70" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="C70" s="25" t="s">
+        <v>275</v>
       </c>
       <c r="D70" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E70" s="19" t="s">
-        <v>273</v>
-[...4 lines deleted...]
-      <c r="G70" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="F70" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G70" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H70" s="54" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="I70"/>
     </row>
     <row r="71" spans="1:9" ht="15" customHeight="1">
       <c r="A71" s="42" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B71" s="19" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C71" s="19" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D71" s="19" t="s">
-        <v>60</v>
+        <v>279</v>
       </c>
       <c r="E71" s="19" t="s">
-        <v>61</v>
+        <v>280</v>
       </c>
       <c r="F71" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G71" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H71" s="54" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="I71"/>
     </row>
     <row r="72" spans="1:9" ht="15" customHeight="1">
-      <c r="A72" s="48" t="s">
-[...6 lines deleted...]
-        <v>279</v>
+      <c r="A72" s="42" t="s">
+        <v>281</v>
+      </c>
+      <c r="B72" s="19" t="s">
+        <v>282</v>
+      </c>
+      <c r="C72" s="19" t="s">
+        <v>283</v>
       </c>
       <c r="D72" s="19" t="s">
-        <v>280</v>
+        <v>38</v>
       </c>
       <c r="E72" s="19" t="s">
-        <v>281</v>
-[...4 lines deleted...]
-      <c r="G72" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="F72" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G72" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H72" s="54" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="I72"/>
     </row>
     <row r="73" spans="1:9" ht="15" customHeight="1">
       <c r="A73" s="42" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B73" s="19" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C73" s="19" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D73" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E73" s="19" t="s">
         <v>117</v>
       </c>
       <c r="F73" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G73" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H73" s="54" t="s">
-[...2 lines deleted...]
-      <c r="I73"/>
+      <c r="H73" s="55" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="74" spans="1:9" ht="15" customHeight="1">
       <c r="A74" s="42" t="s">
-        <v>285</v>
-[...4 lines deleted...]
-      <c r="C74" s="19" t="s">
         <v>287</v>
       </c>
+      <c r="B74" s="25" t="s">
+        <v>288</v>
+      </c>
+      <c r="C74" s="25" t="s">
+        <v>289</v>
+      </c>
       <c r="D74" s="19" t="s">
-        <v>38</v>
+        <v>131</v>
       </c>
       <c r="E74" s="19" t="s">
-        <v>117</v>
-[...10 lines deleted...]
-      <c r="I74"/>
+        <v>221</v>
+      </c>
+      <c r="F74" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G74" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H74" s="55" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="75" spans="1:9" ht="15" customHeight="1">
       <c r="A75" s="42" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B75" s="19" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C75" s="19" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D75" s="19" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="E75" s="19" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="F75" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G75" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H75" s="55" t="s">
-        <v>29</v>
+      <c r="H75" s="54" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="15" customHeight="1">
       <c r="A76" s="42" t="s">
-        <v>291</v>
-[...4 lines deleted...]
-      <c r="C76" s="25" t="s">
         <v>293</v>
+      </c>
+      <c r="B76" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="C76" s="19" t="s">
+        <v>295</v>
       </c>
       <c r="D76" s="19" t="s">
         <v>153</v>
       </c>
       <c r="E76" s="19" t="s">
         <v>217</v>
       </c>
-      <c r="F76" s="25" t="s">
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="F76" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G76" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H76" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="I76" s="28" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:9" ht="15" customHeight="1">
       <c r="A77" s="42" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B77" s="19" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C77" s="19" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D77" s="19" t="s">
-        <v>153</v>
+        <v>60</v>
       </c>
       <c r="E77" s="19" t="s">
-        <v>217</v>
+        <v>61</v>
       </c>
       <c r="F77" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G77" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H77" s="54" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H77" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I77"/>
     </row>
     <row r="78" spans="1:9" ht="15" customHeight="1">
       <c r="A78" s="42" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B78" s="19" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C78" s="19" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D78" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E78" s="19" t="s">
-        <v>61</v>
+        <v>302</v>
       </c>
       <c r="F78" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G78" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H78" s="54" t="s">
-        <v>34</v>
-      </c>
+        <v>29</v>
+      </c>
+      <c r="I78"/>
     </row>
     <row r="79" spans="1:9" ht="15" customHeight="1">
       <c r="A79" s="42" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B79" s="19" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C79" s="19" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D79" s="19" t="s">
-        <v>60</v>
+        <v>235</v>
       </c>
       <c r="E79" s="19" t="s">
-        <v>303</v>
+        <v>236</v>
       </c>
       <c r="F79" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G79" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H79" s="54" t="s">
         <v>29</v>
       </c>
       <c r="I79"/>
     </row>
     <row r="80" spans="1:9" ht="15" customHeight="1">
       <c r="A80" s="42" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B80" s="19" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C80" s="19" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D80" s="19" t="s">
-        <v>236</v>
+        <v>25</v>
       </c>
       <c r="E80" s="19" t="s">
-        <v>237</v>
+        <v>33</v>
       </c>
       <c r="F80" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G80" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H80" s="55" t="s">
-[...2 lines deleted...]
-      <c r="I80"/>
+      <c r="H80" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="I80" s="28" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="81" spans="1:14" ht="15" customHeight="1">
       <c r="A81" s="42" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B81" s="19" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>310</v>
+      </c>
+      <c r="C81" s="34" t="s">
+        <v>311</v>
       </c>
       <c r="D81" s="19" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E81" s="19" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="F81" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G81" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H81" s="54" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="I81"/>
     </row>
     <row r="82" spans="1:14" s="70" customFormat="1" ht="15" customHeight="1">
       <c r="A82" s="42" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B82" s="19" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C82" s="19" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D82" s="19" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="E82" s="19" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="F82" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G82" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H82" s="54" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="I82" s="28"/>
+        <v>78</v>
+      </c>
+      <c r="I82"/>
       <c r="J82" s="28"/>
       <c r="K82" s="28"/>
       <c r="L82" s="28"/>
       <c r="M82" s="28"/>
       <c r="N82" s="28"/>
     </row>
     <row r="83" spans="1:14" ht="15" customHeight="1">
       <c r="A83" s="42" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B83" s="19" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>316</v>
+      </c>
+      <c r="C83" s="19" t="s">
+        <v>317</v>
       </c>
       <c r="D83" s="19" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="E83" s="19" t="s">
-        <v>85</v>
+        <v>319</v>
       </c>
       <c r="F83" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G83" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H83" s="54" t="s">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="I83"/>
     </row>
     <row r="84" spans="1:14" ht="15" customHeight="1">
       <c r="A84" s="42" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B84" s="19" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="C84" s="19" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="D84" s="19" t="s">
-        <v>319</v>
+        <v>153</v>
       </c>
       <c r="E84" s="19" t="s">
-        <v>320</v>
+        <v>217</v>
       </c>
       <c r="F84" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G84" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H84" s="54" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="I84"/>
+        <v>29</v>
+      </c>
+      <c r="I84" s="28" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="85" spans="1:14" s="32" customFormat="1" ht="15" customHeight="1">
       <c r="A85" s="42" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="B85" s="19" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="C85" s="19" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="D85" s="19" t="s">
-        <v>153</v>
+        <v>121</v>
       </c>
       <c r="E85" s="19" t="s">
-        <v>217</v>
+        <v>122</v>
       </c>
       <c r="F85" s="19" t="s">
-        <v>27</v>
+        <v>166</v>
       </c>
       <c r="G85" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H85" s="54" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H85" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I85"/>
       <c r="J85" s="28"/>
     </row>
     <row r="86" spans="1:14" ht="15" customHeight="1">
       <c r="A86" s="42" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="B86" s="19" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C86" s="19" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D86" s="19" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="E86" s="19" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F86" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G86" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H86" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="I86"/>
     </row>
     <row r="87" spans="1:14" ht="15" customHeight="1">
-      <c r="A87" s="42" t="s">
-[...6 lines deleted...]
-        <v>330</v>
+      <c r="A87" s="48" t="s">
+        <v>334</v>
+      </c>
+      <c r="B87" s="25" t="s">
+        <v>335</v>
+      </c>
+      <c r="C87" s="25" t="s">
+        <v>336</v>
       </c>
       <c r="D87" s="19" t="s">
-        <v>121</v>
+        <v>60</v>
       </c>
       <c r="E87" s="19" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-      <c r="G87" s="19" t="s">
+        <v>85</v>
+      </c>
+      <c r="F87" s="25" t="s">
+        <v>337</v>
+      </c>
+      <c r="G87" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H87" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I87"/>
     </row>
     <row r="88" spans="1:14" ht="15" customHeight="1">
-      <c r="A88" s="42" t="s">
-        <v>331</v>
+      <c r="A88" s="46" t="s">
+        <v>338</v>
       </c>
       <c r="B88" s="19" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="C88" s="19" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="D88" s="19" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="E88" s="19" t="s">
-        <v>334</v>
+        <v>77</v>
       </c>
       <c r="F88" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="G88" s="19" t="s">
-[...5 lines deleted...]
-      <c r="I88"/>
+      <c r="G88" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H88" s="50" t="s">
+        <v>78</v>
+      </c>
+      <c r="I88" s="56" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="89" spans="1:14" ht="15" customHeight="1">
       <c r="A89" s="48" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="B89" s="25" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="C89" s="25" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="D89" s="19" t="s">
-        <v>60</v>
+        <v>121</v>
       </c>
       <c r="E89" s="19" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="F89" s="25" t="s">
-        <v>338</v>
+        <v>27</v>
       </c>
       <c r="G89" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="H89" s="55" t="s">
-[...2 lines deleted...]
-      <c r="I89"/>
+      <c r="H89" s="54" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="90" spans="1:14" ht="15" customHeight="1">
-      <c r="A90" s="46" t="s">
-        <v>339</v>
+      <c r="A90" s="42" t="s">
+        <v>344</v>
       </c>
       <c r="B90" s="19" t="s">
-        <v>340</v>
+        <v>104</v>
       </c>
       <c r="C90" s="19" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="D90" s="19" t="s">
-        <v>66</v>
+        <v>131</v>
       </c>
       <c r="E90" s="19" t="s">
-        <v>77</v>
+        <v>132</v>
       </c>
       <c r="F90" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="G90" s="25" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G90" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H90" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I90"/>
     </row>
     <row r="91" spans="1:14" ht="15" customHeight="1">
-      <c r="A91" s="48" t="s">
-[...6 lines deleted...]
-        <v>344</v>
+      <c r="A91" s="42" t="s">
+        <v>346</v>
+      </c>
+      <c r="B91" s="19" t="s">
+        <v>347</v>
+      </c>
+      <c r="C91" s="19" t="s">
+        <v>348</v>
       </c>
       <c r="D91" s="19" t="s">
-        <v>121</v>
+        <v>94</v>
       </c>
       <c r="E91" s="19" t="s">
-        <v>122</v>
-[...9 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="F91" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G91" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H91" s="55" t="s">
+        <v>78</v>
+      </c>
+      <c r="I91"/>
     </row>
     <row r="92" spans="1:14" ht="15" customHeight="1">
       <c r="A92" s="42" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B92" s="19" t="s">
-        <v>104</v>
+        <v>350</v>
       </c>
       <c r="C92" s="19" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="D92" s="19" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="E92" s="19" t="s">
-        <v>132</v>
+        <v>165</v>
       </c>
       <c r="F92" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G92" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H92" s="55" t="s">
-[...2 lines deleted...]
-      <c r="I92"/>
+      <c r="H92" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="I92" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="93" spans="1:14" ht="15" customHeight="1">
-      <c r="A93" s="42" t="s">
-[...6 lines deleted...]
-        <v>349</v>
+      <c r="A93" s="48" t="s">
+        <v>352</v>
+      </c>
+      <c r="B93" s="25" t="s">
+        <v>353</v>
+      </c>
+      <c r="C93" s="25" t="s">
+        <v>354</v>
       </c>
       <c r="D93" s="19" t="s">
-        <v>94</v>
+        <v>49</v>
       </c>
       <c r="E93" s="19" t="s">
-        <v>95</v>
-[...10 lines deleted...]
-      <c r="I93"/>
+        <v>49</v>
+      </c>
+      <c r="F93" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="G93" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H93" s="54" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="94" spans="1:14" ht="15" customHeight="1">
       <c r="A94" s="42" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="B94" s="19" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>356</v>
+      </c>
+      <c r="C94" s="22" t="s">
+        <v>357</v>
       </c>
       <c r="D94" s="19" t="s">
         <v>153</v>
       </c>
       <c r="E94" s="19" t="s">
-        <v>165</v>
+        <v>358</v>
       </c>
       <c r="F94" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G94" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H94" s="54" t="s">
+      <c r="H94" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I94"/>
+    </row>
+    <row r="95" spans="1:14" ht="15" customHeight="1">
+      <c r="A95" s="46" t="s">
+        <v>359</v>
+      </c>
+      <c r="B95" s="19" t="s">
+        <v>360</v>
+      </c>
+      <c r="C95" s="19" t="s">
+        <v>361</v>
+      </c>
+      <c r="D95" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="E95" s="19" t="s">
+        <v>221</v>
+      </c>
+      <c r="F95" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G95" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H95" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="I94" t="s">
-[...27 lines deleted...]
-      </c>
+      <c r="I95"/>
     </row>
     <row r="96" spans="1:14" ht="15" customHeight="1">
       <c r="A96" s="42" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="B96" s="19" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>363</v>
+      </c>
+      <c r="C96" s="19" t="s">
+        <v>364</v>
       </c>
       <c r="D96" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="E96" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="F96" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G96" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H96" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I96"/>
+    </row>
+    <row r="97" spans="1:9" ht="15" customHeight="1">
+      <c r="A97" s="42" t="s">
+        <v>365</v>
+      </c>
+      <c r="B97" s="19" t="s">
+        <v>366</v>
+      </c>
+      <c r="C97" s="19" t="s">
+        <v>367</v>
+      </c>
+      <c r="D97" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E97" s="19" t="s">
+        <v>272</v>
+      </c>
+      <c r="F97" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G97" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H97" s="55" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="15" customHeight="1">
+      <c r="A98" s="46" t="s">
+        <v>368</v>
+      </c>
+      <c r="B98" s="19" t="s">
+        <v>369</v>
+      </c>
+      <c r="C98" s="19" t="s">
+        <v>370</v>
+      </c>
+      <c r="D98" s="19" t="s">
         <v>153</v>
       </c>
-      <c r="E96" s="19" t="s">
-[...50 lines deleted...]
-      <c r="D98" s="19" t="s">
+      <c r="E98" s="19" t="s">
+        <v>165</v>
+      </c>
+      <c r="F98" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G98" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H98" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I98"/>
+    </row>
+    <row r="99" spans="1:9" ht="15" customHeight="1">
+      <c r="A99" s="25" t="s">
+        <v>371</v>
+      </c>
+      <c r="B99" s="25" t="s">
+        <v>372</v>
+      </c>
+      <c r="C99" s="19" t="s">
+        <v>373</v>
+      </c>
+      <c r="D99" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="E98" s="19" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="E99" s="19" t="s">
-        <v>273</v>
-[...7 lines deleted...]
-      <c r="H99" s="55" t="s">
+        <v>231</v>
+      </c>
+      <c r="F99" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G99" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H99" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I99"/>
+    </row>
+    <row r="100" spans="1:9" ht="15" customHeight="1">
+      <c r="A100" s="42" t="s">
+        <v>374</v>
+      </c>
+      <c r="B100" s="19" t="s">
+        <v>375</v>
+      </c>
+      <c r="C100" s="19" t="s">
+        <v>376</v>
+      </c>
+      <c r="D100" s="19" t="s">
+        <v>279</v>
+      </c>
+      <c r="E100" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="F100" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G100" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H100" s="55" t="s">
         <v>78</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      </c>
       <c r="I100"/>
     </row>
     <row r="101" spans="1:9" ht="15" customHeight="1">
-      <c r="A101" s="25" t="s">
-[...3 lines deleted...]
-        <v>373</v>
+      <c r="A101" s="42" t="s">
+        <v>378</v>
+      </c>
+      <c r="B101" s="19" t="s">
+        <v>379</v>
       </c>
       <c r="C101" s="19" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="D101" s="19" t="s">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="E101" s="19" t="s">
-        <v>232</v>
-[...4 lines deleted...]
-      <c r="G101" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="F101" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G101" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H101" s="54" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I101"/>
+        <v>78</v>
+      </c>
+      <c r="I101" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="102" spans="1:9" ht="15" customHeight="1">
       <c r="A102" s="42" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="B102" s="19" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="C102" s="19" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="D102" s="19" t="s">
-        <v>280</v>
+        <v>153</v>
       </c>
       <c r="E102" s="19" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="F102" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G102" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H102" s="55" t="s">
-[...2 lines deleted...]
-      <c r="I102"/>
+      <c r="H102" s="54" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="103" spans="1:9" ht="15" customHeight="1">
       <c r="A103" s="42" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="B103" s="19" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="C103" s="19" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="D103" s="19" t="s">
-        <v>25</v>
+        <v>153</v>
       </c>
       <c r="E103" s="19" t="s">
-        <v>26</v>
+        <v>384</v>
       </c>
       <c r="F103" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G103" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H103" s="54" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I103"/>
     </row>
     <row r="104" spans="1:9" ht="15" customHeight="1">
       <c r="A104" s="42" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="B104" s="19" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="C104" s="19" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="D104" s="19" t="s">
-        <v>153</v>
+        <v>38</v>
       </c>
       <c r="E104" s="19" t="s">
-        <v>385</v>
+        <v>39</v>
       </c>
       <c r="F104" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G104" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H104" s="54" t="s">
-        <v>56</v>
-      </c>
+        <v>29</v>
+      </c>
+      <c r="I104"/>
     </row>
     <row r="105" spans="1:9" ht="15" customHeight="1">
       <c r="A105" s="42" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="B105" s="19" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="C105" s="19" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="D105" s="19" t="s">
-        <v>153</v>
+        <v>94</v>
       </c>
       <c r="E105" s="19" t="s">
-        <v>385</v>
+        <v>95</v>
       </c>
       <c r="F105" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G105" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H105" s="54" t="s">
-        <v>56</v>
+      <c r="H105" s="55" t="s">
+        <v>78</v>
       </c>
       <c r="I105"/>
     </row>
     <row r="106" spans="1:9" ht="15" customHeight="1">
       <c r="A106" s="42" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="B106" s="19" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="C106" s="19" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="D106" s="19" t="s">
-        <v>38</v>
+        <v>94</v>
       </c>
       <c r="E106" s="19" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="F106" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G106" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H106" s="54" t="s">
-        <v>29</v>
+      <c r="H106" s="55" t="s">
+        <v>34</v>
       </c>
       <c r="I106"/>
     </row>
     <row r="107" spans="1:9" ht="15" customHeight="1">
       <c r="A107" s="42" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="B107" s="19" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="C107" s="19" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="D107" s="19" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="E107" s="19" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="F107" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G107" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H107" s="55" t="s">
-        <v>78</v>
+      <c r="H107" s="54" t="s">
+        <v>34</v>
       </c>
       <c r="I107"/>
     </row>
     <row r="108" spans="1:9" ht="15" customHeight="1">
       <c r="A108" s="42" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="B108" s="19" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="C108" s="19" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="D108" s="19" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="E108" s="19" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
       <c r="F108" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G108" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H108" s="55" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="I108"/>
     </row>
     <row r="109" spans="1:9" ht="15" customHeight="1">
       <c r="A109" s="42" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="B109" s="19" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="C109" s="19" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="D109" s="19" t="s">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="E109" s="19" t="s">
-        <v>61</v>
+        <v>384</v>
       </c>
       <c r="F109" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G109" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H109" s="54" t="s">
         <v>34</v>
       </c>
       <c r="I109"/>
     </row>
     <row r="110" spans="1:9" ht="15" customHeight="1">
       <c r="A110" s="42" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="B110" s="19" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C110" s="19" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="D110" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E110" s="19" t="s">
-        <v>117</v>
+        <v>158</v>
       </c>
       <c r="F110" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G110" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H110" s="55" t="s">
-        <v>56</v>
+      <c r="H110" s="54" t="s">
+        <v>34</v>
       </c>
       <c r="I110"/>
     </row>
     <row r="111" spans="1:9" ht="15" customHeight="1">
       <c r="A111" s="42" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="B111" s="19" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="C111" s="19" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="D111" s="19" t="s">
-        <v>153</v>
+        <v>49</v>
       </c>
       <c r="E111" s="19" t="s">
-        <v>385</v>
+        <v>50</v>
       </c>
       <c r="F111" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G111" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H111" s="54" t="s">
-        <v>34</v>
+      <c r="H111" s="55" t="s">
+        <v>29</v>
       </c>
       <c r="I111"/>
     </row>
     <row r="112" spans="1:9" ht="15" customHeight="1">
       <c r="A112" s="42" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="B112" s="19" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="C112" s="19" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="D112" s="19" t="s">
-        <v>38</v>
+        <v>131</v>
       </c>
       <c r="E112" s="19" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="F112" s="19" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="G112" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H112" s="54" t="s">
         <v>34</v>
       </c>
       <c r="I112"/>
     </row>
     <row r="113" spans="1:9" ht="15" customHeight="1">
       <c r="A113" s="42" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="B113" s="19" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="C113" s="19" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="D113" s="19" t="s">
-        <v>49</v>
+        <v>121</v>
       </c>
       <c r="E113" s="19" t="s">
-        <v>50</v>
+        <v>122</v>
       </c>
       <c r="F113" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G113" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H113" s="55" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I113"/>
     </row>
     <row r="114" spans="1:9" ht="15" customHeight="1">
       <c r="A114" s="42" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="B114" s="19" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C114" s="19" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="D114" s="19" t="s">
-        <v>131</v>
+        <v>60</v>
       </c>
       <c r="E114" s="19" t="s">
-        <v>132</v>
+        <v>61</v>
       </c>
       <c r="F114" s="19" t="s">
         <v>62</v>
       </c>
       <c r="G114" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H114" s="54" t="s">
-        <v>34</v>
+      <c r="H114" s="55" t="s">
+        <v>29</v>
       </c>
       <c r="I114"/>
     </row>
     <row r="115" spans="1:9" ht="15" customHeight="1">
       <c r="A115" s="42" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>421</v>
+      </c>
+      <c r="B115" s="25" t="s">
+        <v>422</v>
       </c>
       <c r="C115" s="19" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="D115" s="19" t="s">
-        <v>121</v>
+        <v>60</v>
       </c>
       <c r="E115" s="19" t="s">
-        <v>122</v>
+        <v>424</v>
       </c>
       <c r="F115" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="G115" s="19" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="G115" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H115" s="54" t="s">
+        <v>29</v>
       </c>
       <c r="I115"/>
     </row>
     <row r="116" spans="1:9" ht="15" customHeight="1">
       <c r="A116" s="42" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="B116" s="19" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="C116" s="19" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="D116" s="19" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="E116" s="19" t="s">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="F116" s="19" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="G116" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H116" s="55" t="s">
-        <v>29</v>
+      <c r="H116" s="54" t="s">
+        <v>34</v>
       </c>
       <c r="I116"/>
     </row>
     <row r="117" spans="1:9" ht="15" customHeight="1">
       <c r="A117" s="42" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>428</v>
+      </c>
+      <c r="B117" s="19" t="s">
+        <v>429</v>
       </c>
       <c r="C117" s="19" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="D117" s="19" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="E117" s="19" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="F117" s="19" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>62</v>
+      </c>
+      <c r="G117" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H117" s="55" t="s">
+        <v>34</v>
       </c>
       <c r="I117"/>
     </row>
     <row r="118" spans="1:9" ht="15" customHeight="1">
       <c r="A118" s="42" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="B118" s="19" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="C118" s="19" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="D118" s="19" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c r="E118" s="19" t="s">
-        <v>95</v>
+        <v>435</v>
       </c>
       <c r="F118" s="19" t="s">
-        <v>27</v>
+        <v>436</v>
       </c>
       <c r="G118" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H118" s="54" t="s">
+      <c r="H118" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I118"/>
     </row>
     <row r="119" spans="1:9" ht="15" customHeight="1">
-      <c r="A119" s="42" t="s">
-[...3 lines deleted...]
-        <v>430</v>
+      <c r="A119" s="43" t="s">
+        <v>437</v>
+      </c>
+      <c r="B119" s="47" t="s">
+        <v>438</v>
       </c>
       <c r="C119" s="19" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="D119" s="19" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="E119" s="19" t="s">
-        <v>432</v>
+        <v>61</v>
       </c>
       <c r="F119" s="19" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="G119" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H119" s="55" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="I119"/>
     </row>
     <row r="120" spans="1:9" ht="15" customHeight="1">
-      <c r="A120" s="42" t="s">
-        <v>433</v>
+      <c r="A120" s="46" t="s">
+        <v>440</v>
       </c>
       <c r="B120" s="19" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="C120" s="19" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="D120" s="19" t="s">
-        <v>54</v>
+        <v>279</v>
       </c>
       <c r="E120" s="19" t="s">
-        <v>436</v>
+        <v>377</v>
       </c>
       <c r="F120" s="19" t="s">
-        <v>437</v>
+        <v>27</v>
       </c>
       <c r="G120" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H120" s="55" t="s">
+      <c r="H120" s="54" t="s">
         <v>34</v>
       </c>
       <c r="I120"/>
     </row>
     <row r="121" spans="1:9" ht="15" customHeight="1">
-      <c r="A121" s="43" t="s">
-[...3 lines deleted...]
-        <v>439</v>
+      <c r="A121" s="42" t="s">
+        <v>443</v>
+      </c>
+      <c r="B121" s="19" t="s">
+        <v>444</v>
       </c>
       <c r="C121" s="19" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="D121" s="19" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="E121" s="19" t="s">
-        <v>61</v>
+        <v>446</v>
       </c>
       <c r="F121" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G121" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H121" s="55" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="I121"/>
     </row>
     <row r="122" spans="1:9" ht="15" customHeight="1">
-      <c r="A122" s="46" t="s">
-        <v>441</v>
+      <c r="A122" s="42" t="s">
+        <v>447</v>
       </c>
       <c r="B122" s="19" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="C122" s="19" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="D122" s="19" t="s">
+        <v>279</v>
+      </c>
+      <c r="E122" s="19" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F122" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G122" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H122" s="54" t="s">
         <v>34</v>
       </c>
       <c r="I122"/>
     </row>
     <row r="123" spans="1:9" ht="15" customHeight="1">
       <c r="A123" s="42" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="B123" s="19" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="C123" s="19" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="D123" s="19" t="s">
-        <v>90</v>
+        <v>131</v>
       </c>
       <c r="E123" s="19" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="F123" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G123" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H123" s="55" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="I123"/>
     </row>
     <row r="124" spans="1:9" ht="15" customHeight="1">
       <c r="A124" s="42" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="B124" s="19" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="C124" s="19" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="D124" s="19" t="s">
-        <v>280</v>
+        <v>457</v>
       </c>
       <c r="E124" s="19" t="s">
-        <v>281</v>
+        <v>458</v>
       </c>
       <c r="F124" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G124" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H124" s="54" t="s">
-        <v>34</v>
+      <c r="H124" s="55" t="s">
+        <v>56</v>
       </c>
       <c r="I124"/>
     </row>
     <row r="125" spans="1:9" ht="15" customHeight="1">
       <c r="A125" s="42" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="B125" s="19" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="C125" s="19" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="D125" s="19" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="E125" s="19" t="s">
-        <v>454</v>
+        <v>165</v>
       </c>
       <c r="F125" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G125" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H125" s="55" t="s">
+      <c r="H125" s="54" t="s">
         <v>34</v>
       </c>
       <c r="I125"/>
     </row>
     <row r="126" spans="1:9" ht="15" customHeight="1">
       <c r="A126" s="42" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="B126" s="19" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="C126" s="19" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="D126" s="19" t="s">
-        <v>458</v>
+        <v>38</v>
       </c>
       <c r="E126" s="19" t="s">
-        <v>459</v>
+        <v>117</v>
       </c>
       <c r="F126" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G126" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H126" s="55" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="I126"/>
     </row>
     <row r="127" spans="1:9" ht="15" customHeight="1">
-      <c r="A127" s="42" t="s">
-[...6 lines deleted...]
-        <v>462</v>
+      <c r="A127" s="48" t="s">
+        <v>465</v>
+      </c>
+      <c r="B127" s="25" t="s">
+        <v>466</v>
+      </c>
+      <c r="C127" s="25" t="s">
+        <v>467</v>
       </c>
       <c r="D127" s="19" t="s">
-        <v>153</v>
+        <v>121</v>
       </c>
       <c r="E127" s="19" t="s">
-        <v>165</v>
-[...4 lines deleted...]
-      <c r="G127" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="F127" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G127" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H127" s="54" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="I127"/>
     </row>
     <row r="128" spans="1:9" ht="15" customHeight="1">
       <c r="A128" s="42" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>465</v>
+        <v>468</v>
+      </c>
+      <c r="B128" s="18" t="s">
+        <v>469</v>
+      </c>
+      <c r="C128" s="18" t="s">
+        <v>470</v>
       </c>
       <c r="D128" s="19" t="s">
-        <v>38</v>
+        <v>131</v>
       </c>
       <c r="E128" s="19" t="s">
-        <v>117</v>
-[...7 lines deleted...]
-      <c r="H128" s="55" t="s">
+        <v>132</v>
+      </c>
+      <c r="F128" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="G128" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="H128" s="54" t="s">
         <v>29</v>
       </c>
       <c r="I128"/>
     </row>
     <row r="129" spans="1:9" ht="15" customHeight="1">
-      <c r="A129" s="48" t="s">
-[...6 lines deleted...]
-        <v>468</v>
+      <c r="A129" s="42" t="s">
+        <v>471</v>
+      </c>
+      <c r="B129" s="19" t="s">
+        <v>472</v>
+      </c>
+      <c r="C129" s="19" t="s">
+        <v>473</v>
       </c>
       <c r="D129" s="19" t="s">
-        <v>121</v>
+        <v>54</v>
       </c>
       <c r="E129" s="19" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-      <c r="G129" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="F129" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G129" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H129" s="54" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="I129"/>
     </row>
     <row r="130" spans="1:9" ht="15" customHeight="1">
       <c r="A130" s="42" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>474</v>
+      </c>
+      <c r="B130" s="19" t="s">
+        <v>475</v>
+      </c>
+      <c r="C130" s="19" t="s">
+        <v>476</v>
       </c>
       <c r="D130" s="19" t="s">
-        <v>131</v>
+        <v>54</v>
       </c>
       <c r="E130" s="19" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-      <c r="G130" s="18" t="s">
+        <v>176</v>
+      </c>
+      <c r="F130" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G130" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H130" s="54" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="I130"/>
     </row>
     <row r="131" spans="1:9" ht="15" customHeight="1">
       <c r="A131" s="42" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="B131" s="19" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="C131" s="19" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="D131" s="19" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="E131" s="19" t="s">
-        <v>176</v>
+        <v>109</v>
       </c>
       <c r="F131" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G131" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H131" s="54" t="s">
-[...2 lines deleted...]
-      <c r="I131"/>
+      <c r="H131" s="55" t="s">
+        <v>78</v>
+      </c>
+      <c r="I131" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="132" spans="1:9" ht="15" customHeight="1">
       <c r="A132" s="42" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B132" s="19" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="C132" s="19" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="D132" s="19" t="s">
-        <v>54</v>
+        <v>121</v>
       </c>
       <c r="E132" s="19" t="s">
-        <v>176</v>
+        <v>122</v>
       </c>
       <c r="F132" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G132" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H132" s="54" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="I132"/>
+        <v>34</v>
+      </c>
     </row>
     <row r="133" spans="1:9" ht="15" customHeight="1">
       <c r="A133" s="42" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="B133" s="19" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="C133" s="19" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="D133" s="19" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E133" s="19" t="s">
-        <v>109</v>
+        <v>197</v>
       </c>
       <c r="F133" s="19" t="s">
-        <v>27</v>
+        <v>166</v>
       </c>
       <c r="G133" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H133" s="55" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I133"/>
     </row>
     <row r="134" spans="1:9" ht="15" customHeight="1">
       <c r="A134" s="42" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="B134" s="19" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="C134" s="19" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="D134" s="19" t="s">
-        <v>121</v>
+        <v>457</v>
       </c>
       <c r="E134" s="19" t="s">
-        <v>122</v>
+        <v>489</v>
       </c>
       <c r="F134" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G134" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H134" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="I134"/>
     </row>
     <row r="135" spans="1:9" ht="15" customHeight="1">
       <c r="A135" s="42" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="B135" s="19" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="C135" s="19" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="D135" s="19" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="E135" s="19" t="s">
-        <v>197</v>
+        <v>109</v>
       </c>
       <c r="F135" s="19" t="s">
-        <v>166</v>
+        <v>27</v>
       </c>
       <c r="G135" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H135" s="55" t="s">
+      <c r="H135" s="54" t="s">
         <v>34</v>
       </c>
       <c r="I135"/>
     </row>
     <row r="136" spans="1:9" ht="15" customHeight="1">
       <c r="A136" s="42" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="B136" s="19" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>494</v>
+      </c>
+      <c r="C136" s="22" t="s">
+        <v>495</v>
       </c>
       <c r="D136" s="19" t="s">
-        <v>458</v>
+        <v>131</v>
       </c>
       <c r="E136" s="19" t="s">
-        <v>490</v>
+        <v>132</v>
       </c>
       <c r="F136" s="19" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="G136" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H136" s="55" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="I136"/>
     </row>
     <row r="137" spans="1:9" ht="15" customHeight="1">
       <c r="A137" s="42" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>493</v>
+        <v>496</v>
+      </c>
+      <c r="B137" s="18" t="s">
+        <v>497</v>
+      </c>
+      <c r="C137" s="18" t="s">
+        <v>498</v>
       </c>
       <c r="D137" s="19" t="s">
-        <v>38</v>
+        <v>131</v>
       </c>
       <c r="E137" s="19" t="s">
-        <v>109</v>
-[...8 lines deleted...]
-        <v>34</v>
+        <v>221</v>
+      </c>
+      <c r="F137" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="G137" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="H137" s="55" t="s">
+        <v>29</v>
       </c>
       <c r="I137"/>
     </row>
     <row r="138" spans="1:9" ht="15" customHeight="1">
       <c r="A138" s="42" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="B138" s="19" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>500</v>
+      </c>
+      <c r="C138" s="19" t="s">
+        <v>501</v>
       </c>
       <c r="D138" s="19" t="s">
-        <v>131</v>
+        <v>54</v>
       </c>
       <c r="E138" s="19" t="s">
-        <v>132</v>
+        <v>55</v>
       </c>
       <c r="F138" s="19" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="G138" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H138" s="55" t="s">
-        <v>34</v>
+      <c r="H138" s="54" t="s">
+        <v>78</v>
       </c>
       <c r="I138"/>
     </row>
     <row r="139" spans="1:9" ht="15" customHeight="1">
       <c r="A139" s="42" t="s">
-        <v>497</v>
-[...5 lines deleted...]
-        <v>499</v>
+        <v>502</v>
+      </c>
+      <c r="B139" s="19" t="s">
+        <v>503</v>
+      </c>
+      <c r="C139" s="19" t="s">
+        <v>504</v>
       </c>
       <c r="D139" s="19" t="s">
-        <v>131</v>
+        <v>60</v>
       </c>
       <c r="E139" s="19" t="s">
-        <v>221</v>
-[...7 lines deleted...]
-      <c r="H139" s="55" t="s">
+        <v>85</v>
+      </c>
+      <c r="F139" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G139" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H139" s="79" t="s">
         <v>29</v>
       </c>
       <c r="I139"/>
     </row>
     <row r="140" spans="1:9" ht="15" customHeight="1">
-      <c r="A140" s="42" t="s">
-[...6 lines deleted...]
-        <v>502</v>
+      <c r="A140" s="48" t="s">
+        <v>505</v>
+      </c>
+      <c r="B140" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="C140" s="25" t="s">
+        <v>507</v>
       </c>
       <c r="D140" s="19" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="E140" s="19" t="s">
-        <v>55</v>
-[...8 lines deleted...]
-        <v>78</v>
+        <v>158</v>
+      </c>
+      <c r="F140" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G140" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H140" s="79" t="s">
+        <v>29</v>
       </c>
       <c r="I140"/>
     </row>
     <row r="141" spans="1:9" ht="15" customHeight="1">
       <c r="A141" s="42" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="B141" s="19" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="C141" s="19" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="D141" s="19" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="E141" s="19" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="F141" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G141" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H141" s="80" t="s">
+      <c r="H141" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="I141" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="15" customHeight="1">
+      <c r="A142" s="42" t="s">
+        <v>511</v>
+      </c>
+      <c r="B142" s="19" t="s">
+        <v>512</v>
+      </c>
+      <c r="C142" s="19" t="s">
+        <v>513</v>
+      </c>
+      <c r="D142" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E142" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="F142" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G142" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H142" s="54" t="s">
         <v>29</v>
       </c>
-      <c r="I141"/>
-[...26 lines deleted...]
-      <c r="I142"/>
     </row>
     <row r="143" spans="1:9" ht="15" customHeight="1">
       <c r="A143" s="42" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="B143" s="19" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="C143" s="19" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="D143" s="19" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="E143" s="19" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="F143" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G143" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H143" s="54" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H143" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I143"/>
     </row>
     <row r="144" spans="1:9" ht="15" customHeight="1">
       <c r="A144" s="42" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="B144" s="19" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="C144" s="19" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="D144" s="19" t="s">
         <v>49</v>
       </c>
       <c r="E144" s="19" t="s">
         <v>49</v>
       </c>
       <c r="F144" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G144" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H144" s="54" t="s">
-        <v>29</v>
+      <c r="H144" s="55" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="145" spans="1:9" ht="15" customHeight="1">
       <c r="A145" s="42" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="B145" s="19" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="C145" s="19" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="D145" s="19" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="E145" s="19" t="s">
-        <v>61</v>
+        <v>231</v>
       </c>
       <c r="F145" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G145" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H145" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I145"/>
     </row>
     <row r="146" spans="1:9" ht="15" customHeight="1">
       <c r="A146" s="42" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="B146" s="19" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="C146" s="19" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="D146" s="19" t="s">
         <v>49</v>
       </c>
       <c r="E146" s="19" t="s">
+        <v>526</v>
+      </c>
+      <c r="F146" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G146" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H146" s="55" t="s">
+        <v>78</v>
+      </c>
+      <c r="I146" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" ht="15" customHeight="1">
+      <c r="A147" s="46" t="s">
+        <v>527</v>
+      </c>
+      <c r="B147" s="19" t="s">
+        <v>528</v>
+      </c>
+      <c r="C147" s="19" t="s">
+        <v>529</v>
+      </c>
+      <c r="D147" s="19" t="s">
         <v>49</v>
       </c>
-      <c r="F146" s="19" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E147" s="19" t="s">
-        <v>232</v>
+        <v>49</v>
       </c>
       <c r="F147" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G147" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H147" s="55" t="s">
-[...2 lines deleted...]
-      <c r="I147"/>
+      <c r="H147" s="79" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="148" spans="1:9" ht="15" customHeight="1">
       <c r="A148" s="42" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="B148" s="19" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="C148" s="19" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="D148" s="19" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="E148" s="19" t="s">
-        <v>527</v>
+        <v>109</v>
       </c>
       <c r="F148" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G148" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H148" s="55" t="s">
         <v>78</v>
       </c>
       <c r="I148" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:9" ht="15" customHeight="1">
-      <c r="A149" s="46" t="s">
-        <v>528</v>
+      <c r="A149" s="42" t="s">
+        <v>533</v>
       </c>
       <c r="B149" s="19" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="C149" s="19" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="D149" s="19" t="s">
-        <v>49</v>
+        <v>121</v>
       </c>
       <c r="E149" s="19" t="s">
-        <v>49</v>
+        <v>122</v>
       </c>
       <c r="F149" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G149" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H149" s="80" t="s">
-        <v>34</v>
+      <c r="H149" s="54" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="150" spans="1:9" ht="15" customHeight="1">
       <c r="A150" s="42" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="B150" s="19" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="C150" s="19" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="D150" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E150" s="19" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="F150" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G150" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H150" s="55" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H150" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="I150"/>
     </row>
     <row r="151" spans="1:9" ht="15" customHeight="1">
       <c r="A151" s="42" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="B151" s="19" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="C151" s="19" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="D151" s="19" t="s">
-        <v>121</v>
+        <v>94</v>
       </c>
       <c r="E151" s="19" t="s">
-        <v>122</v>
+        <v>243</v>
       </c>
       <c r="F151" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G151" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H151" s="54" t="s">
-        <v>29</v>
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I151"/>
     </row>
     <row r="152" spans="1:9" ht="15" customHeight="1">
       <c r="A152" s="42" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="B152" s="19" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="C152" s="19" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="D152" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E152" s="19" t="s">
         <v>117</v>
       </c>
       <c r="F152" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G152" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H152" s="54" t="s">
         <v>78</v>
       </c>
       <c r="I152"/>
     </row>
     <row r="153" spans="1:9" ht="15" customHeight="1">
       <c r="A153" s="42" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="B153" s="19" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="C153" s="19" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="D153" s="19" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="E153" s="19" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="F153" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G153" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H153" s="54" t="s">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="I153"/>
     </row>
     <row r="154" spans="1:9" ht="15" customHeight="1">
       <c r="A154" s="42" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="B154" s="19" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="C154" s="19" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="D154" s="19" t="s">
-        <v>38</v>
+        <v>121</v>
       </c>
       <c r="E154" s="19" t="s">
-        <v>117</v>
+        <v>146</v>
       </c>
       <c r="F154" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G154" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H154" s="54" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="I154"/>
     </row>
     <row r="155" spans="1:9" ht="15" customHeight="1">
       <c r="A155" s="42" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="B155" s="19" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="C155" s="19" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="D155" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E155" s="19" t="s">
-        <v>39</v>
+        <v>554</v>
       </c>
       <c r="F155" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G155" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H155" s="54" t="s">
-        <v>29</v>
+      <c r="H155" s="55" t="s">
+        <v>78</v>
       </c>
       <c r="I155"/>
     </row>
     <row r="156" spans="1:9" ht="15" customHeight="1">
       <c r="A156" s="42" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="B156" s="19" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="C156" s="19" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="D156" s="19" t="s">
-        <v>121</v>
+        <v>38</v>
       </c>
       <c r="E156" s="19" t="s">
-        <v>146</v>
+        <v>117</v>
       </c>
       <c r="F156" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G156" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H156" s="54" t="s">
         <v>34</v>
       </c>
       <c r="I156"/>
     </row>
     <row r="157" spans="1:9" ht="15" customHeight="1">
       <c r="A157" s="42" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="B157" s="19" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="C157" s="19" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="D157" s="19" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="E157" s="19" t="s">
-        <v>555</v>
+        <v>50</v>
       </c>
       <c r="F157" s="19" t="s">
-        <v>27</v>
+        <v>110</v>
       </c>
       <c r="G157" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H157" s="55" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="I157"/>
+        <v>29</v>
+      </c>
+      <c r="I157" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="158" spans="1:9" ht="15" customHeight="1">
       <c r="A158" s="42" t="s">
-        <v>556</v>
-[...5 lines deleted...]
-        <v>558</v>
+        <v>561</v>
+      </c>
+      <c r="B158" s="39" t="s">
+        <v>562</v>
+      </c>
+      <c r="C158" s="39" t="s">
+        <v>563</v>
       </c>
       <c r="D158" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E158" s="19" t="s">
         <v>117</v>
       </c>
       <c r="F158" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G158" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H158" s="54" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I158"/>
+        <v>78</v>
+      </c>
     </row>
     <row r="159" spans="1:9" ht="15" customHeight="1">
       <c r="A159" s="42" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="B159" s="19" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="C159" s="19" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="D159" s="19" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="E159" s="19" t="s">
-        <v>50</v>
+        <v>567</v>
       </c>
       <c r="F159" s="19" t="s">
-        <v>110</v>
+        <v>27</v>
       </c>
       <c r="G159" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H159" s="55" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H159" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I159"/>
     </row>
     <row r="160" spans="1:9" ht="15" customHeight="1">
-      <c r="A160" s="42" t="s">
-[...6 lines deleted...]
-        <v>564</v>
+      <c r="A160" s="25" t="s">
+        <v>568</v>
+      </c>
+      <c r="B160" s="19" t="s">
+        <v>569</v>
+      </c>
+      <c r="C160" s="19" t="s">
+        <v>570</v>
       </c>
       <c r="D160" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E160" s="19" t="s">
-        <v>117</v>
+        <v>567</v>
       </c>
       <c r="F160" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G160" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H160" s="54" t="s">
+      <c r="H160" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="I160"/>
+    </row>
+    <row r="161" spans="1:9 3314:3314" ht="15" customHeight="1">
+      <c r="A161" s="25" t="s">
+        <v>571</v>
+      </c>
+      <c r="B161" s="19" t="s">
+        <v>572</v>
+      </c>
+      <c r="C161" s="19" t="s">
+        <v>573</v>
+      </c>
+      <c r="D161" s="19" t="s">
+        <v>574</v>
+      </c>
+      <c r="E161" s="19" t="s">
+        <v>575</v>
+      </c>
+      <c r="F161" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G161" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H161" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="I161"/>
+    </row>
+    <row r="162" spans="1:9 3314:3314" ht="15" customHeight="1">
+      <c r="A162" s="42" t="s">
+        <v>576</v>
+      </c>
+      <c r="B162" s="19" t="s">
+        <v>577</v>
+      </c>
+      <c r="C162" s="19" t="s">
+        <v>578</v>
+      </c>
+      <c r="D162" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="E162" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="F162" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G162" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H162" s="54" t="s">
         <v>78</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D161" s="19" t="s">
+      <c r="I162"/>
+    </row>
+    <row r="163" spans="1:9 3314:3314" ht="15" customHeight="1">
+      <c r="A163" s="42" t="s">
+        <v>579</v>
+      </c>
+      <c r="B163" s="19" t="s">
+        <v>580</v>
+      </c>
+      <c r="C163" s="19" t="s">
+        <v>581</v>
+      </c>
+      <c r="D163" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E163" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="F163" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G163" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H163" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="I163"/>
+    </row>
+    <row r="164" spans="1:9 3314:3314" ht="15" customHeight="1">
+      <c r="A164" s="42" t="s">
+        <v>582</v>
+      </c>
+      <c r="B164" s="19" t="s">
+        <v>583</v>
+      </c>
+      <c r="C164" s="19" t="s">
+        <v>584</v>
+      </c>
+      <c r="D164" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="E164" s="19" t="s">
+        <v>435</v>
+      </c>
+      <c r="F164" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G164" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H164" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I164"/>
+    </row>
+    <row r="165" spans="1:9 3314:3314" ht="15" customHeight="1">
+      <c r="A165" s="42" t="s">
+        <v>585</v>
+      </c>
+      <c r="B165" s="19" t="s">
+        <v>586</v>
+      </c>
+      <c r="C165" s="19" t="s">
+        <v>587</v>
+      </c>
+      <c r="D165" s="19" t="s">
+        <v>279</v>
+      </c>
+      <c r="E165" s="19" t="s">
+        <v>280</v>
+      </c>
+      <c r="F165" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G165" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H165" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I165"/>
+    </row>
+    <row r="166" spans="1:9 3314:3314" ht="15" customHeight="1">
+      <c r="A166" s="42" t="s">
+        <v>588</v>
+      </c>
+      <c r="B166" s="19" t="s">
+        <v>589</v>
+      </c>
+      <c r="C166" s="19" t="s">
+        <v>590</v>
+      </c>
+      <c r="D166" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="E161" s="19" t="s">
-[...23 lines deleted...]
-      <c r="D162" s="19" t="s">
+      <c r="E166" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="F166" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G166" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H166" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="I166"/>
+    </row>
+    <row r="167" spans="1:9 3314:3314" ht="15" customHeight="1">
+      <c r="A167" s="42" t="s">
+        <v>591</v>
+      </c>
+      <c r="B167" s="19" t="s">
+        <v>592</v>
+      </c>
+      <c r="C167" s="19" t="s">
+        <v>593</v>
+      </c>
+      <c r="D167" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="E167" s="19" t="s">
+        <v>594</v>
+      </c>
+      <c r="F167" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G167" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H167" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I167"/>
+      <c r="DWL167" s="28" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9 3314:3314" ht="15" customHeight="1">
+      <c r="A168" s="42" t="s">
+        <v>595</v>
+      </c>
+      <c r="B168" s="19" t="s">
+        <v>596</v>
+      </c>
+      <c r="C168" s="19" t="s">
+        <v>597</v>
+      </c>
+      <c r="D168" s="19" t="s">
+        <v>279</v>
+      </c>
+      <c r="E168" s="19" t="s">
+        <v>598</v>
+      </c>
+      <c r="F168" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G168" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H168" s="55" t="s">
+        <v>78</v>
+      </c>
+      <c r="I168"/>
+    </row>
+    <row r="169" spans="1:9 3314:3314" ht="15" customHeight="1">
+      <c r="A169" s="42" t="s">
+        <v>599</v>
+      </c>
+      <c r="B169" s="19" t="s">
+        <v>600</v>
+      </c>
+      <c r="C169" s="22" t="s">
+        <v>601</v>
+      </c>
+      <c r="D169" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="E162" s="19" t="s">
-[...8 lines deleted...]
-      <c r="H162" s="55" t="s">
+      <c r="E169" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="F169" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G169" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H169" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I169"/>
+    </row>
+    <row r="170" spans="1:9 3314:3314" ht="15" customHeight="1">
+      <c r="A170" s="42" t="s">
+        <v>602</v>
+      </c>
+      <c r="B170" s="19" t="s">
+        <v>603</v>
+      </c>
+      <c r="C170" s="19" t="s">
+        <v>604</v>
+      </c>
+      <c r="D170" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="E170" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="F170" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G170" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H170" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="I162"/>
-[...214 lines deleted...]
-      </c>
       <c r="I170"/>
     </row>
-    <row r="171" spans="1:9 3298:3298" ht="15" customHeight="1">
+    <row r="171" spans="1:9 3314:3314" ht="15" customHeight="1">
       <c r="A171" s="42" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="B171" s="19" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>606</v>
+      </c>
+      <c r="C171" s="19" t="s">
+        <v>607</v>
       </c>
       <c r="D171" s="19" t="s">
-        <v>38</v>
+        <v>153</v>
       </c>
       <c r="E171" s="19" t="s">
-        <v>39</v>
+        <v>384</v>
       </c>
       <c r="F171" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G171" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H171" s="54" t="s">
+      <c r="H171" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I171"/>
     </row>
-    <row r="172" spans="1:9 3298:3298" ht="15" customHeight="1">
+    <row r="172" spans="1:9 3314:3314" ht="15" customHeight="1">
       <c r="A172" s="42" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="B172" s="19" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="C172" s="19" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="D172" s="19" t="s">
-        <v>38</v>
+        <v>153</v>
       </c>
       <c r="E172" s="19" t="s">
-        <v>158</v>
+        <v>611</v>
       </c>
       <c r="F172" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G172" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H172" s="55" t="s">
         <v>29</v>
       </c>
       <c r="I172"/>
     </row>
-    <row r="173" spans="1:9 3298:3298" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>606</v>
+    <row r="173" spans="1:9 3314:3314" ht="15" customHeight="1">
+      <c r="A173" s="48" t="s">
+        <v>612</v>
       </c>
       <c r="B173" s="19" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>613</v>
+      </c>
+      <c r="C173" s="25" t="s">
+        <v>614</v>
       </c>
       <c r="D173" s="19" t="s">
-        <v>153</v>
+        <v>121</v>
       </c>
       <c r="E173" s="19" t="s">
-        <v>385</v>
-[...8 lines deleted...]
-        <v>34</v>
+        <v>146</v>
+      </c>
+      <c r="F173" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G173" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H173" s="54" t="s">
+        <v>56</v>
       </c>
       <c r="I173"/>
-      <c r="DVV173" s="28" t="s">
-[...3 lines deleted...]
-    <row r="174" spans="1:9 3298:3298" ht="15" customHeight="1">
+    </row>
+    <row r="174" spans="1:9 3314:3314" ht="15" customHeight="1">
       <c r="A174" s="42" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="B174" s="19" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="C174" s="19" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="D174" s="19" t="s">
         <v>153</v>
       </c>
       <c r="E174" s="19" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="F174" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G174" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H174" s="55" t="s">
+      <c r="H174" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="I174"/>
+    </row>
+    <row r="175" spans="1:9 3314:3314" ht="15" customHeight="1">
+      <c r="A175" s="42" t="s">
+        <v>618</v>
+      </c>
+      <c r="B175" s="19" t="s">
+        <v>619</v>
+      </c>
+      <c r="C175" s="19" t="s">
+        <v>620</v>
+      </c>
+      <c r="D175" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="E175" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="F175" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G175" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H175" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I175"/>
+    </row>
+    <row r="176" spans="1:9 3314:3314" ht="15" customHeight="1">
+      <c r="A176" s="46" t="s">
+        <v>621</v>
+      </c>
+      <c r="B176" s="19" t="s">
+        <v>622</v>
+      </c>
+      <c r="C176" s="19" t="s">
+        <v>623</v>
+      </c>
+      <c r="D176" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E176" s="19" t="s">
+        <v>85</v>
+      </c>
+      <c r="F176" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G176" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H176" s="55" t="s">
         <v>29</v>
-      </c>
-[...52 lines deleted...]
-        <v>56</v>
       </c>
       <c r="I176"/>
     </row>
     <row r="177" spans="1:9" ht="15" customHeight="1">
       <c r="A177" s="42" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="B177" s="19" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="C177" s="19" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="D177" s="19" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
       <c r="E177" s="19" t="s">
-        <v>132</v>
+        <v>73</v>
       </c>
       <c r="F177" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G177" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H177" s="54" t="s">
-        <v>34</v>
+      <c r="H177" s="55" t="s">
+        <v>56</v>
       </c>
       <c r="I177"/>
     </row>
     <row r="178" spans="1:9" ht="15" customHeight="1">
       <c r="A178" s="42" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="B178" s="19" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C178" s="19" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="D178" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="E178" s="19" t="s">
+        <v>446</v>
+      </c>
+      <c r="F178" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G178" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H178" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="I178"/>
+    </row>
+    <row r="179" spans="1:9" ht="15" customHeight="1">
+      <c r="A179" s="42" t="s">
+        <v>630</v>
+      </c>
+      <c r="B179" s="19" t="s">
+        <v>631</v>
+      </c>
+      <c r="C179" s="76" t="s">
+        <v>632</v>
+      </c>
+      <c r="D179" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="E178" s="19" t="s">
+      <c r="E179" s="19" t="s">
         <v>85</v>
       </c>
-      <c r="F178" s="19" t="s">
-[...5 lines deleted...]
-      <c r="H178" s="54" t="s">
+      <c r="F179" s="19" t="s">
+        <v>166</v>
+      </c>
+      <c r="G179" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H179" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I179"/>
+    </row>
+    <row r="180" spans="1:9" ht="15" customHeight="1">
+      <c r="A180" s="75" t="s">
+        <v>633</v>
+      </c>
+      <c r="B180" s="26" t="s">
+        <v>634</v>
+      </c>
+      <c r="C180" s="26" t="s">
+        <v>635</v>
+      </c>
+      <c r="D180" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E180" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="F180" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G180" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H180" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="I178"/>
-[...52 lines deleted...]
-      </c>
       <c r="I180"/>
     </row>
     <row r="181" spans="1:9" ht="15" customHeight="1">
-      <c r="A181" s="42" t="s">
-        <v>631</v>
+      <c r="A181" s="46" t="s">
+        <v>636</v>
       </c>
       <c r="B181" s="19" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="C181" s="19" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="D181" s="19" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="E181" s="19" t="s">
-        <v>85</v>
+        <v>319</v>
       </c>
       <c r="F181" s="19" t="s">
-        <v>166</v>
+        <v>27</v>
       </c>
       <c r="G181" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H181" s="54" t="s">
+      <c r="H181" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I181"/>
     </row>
     <row r="182" spans="1:9" ht="15" customHeight="1">
       <c r="A182" s="42" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="B182" s="19" t="s">
-        <v>635</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>640</v>
+      </c>
+      <c r="C182" s="19" t="s">
+        <v>641</v>
       </c>
       <c r="D182" s="19" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="E182" s="19" t="s">
-        <v>303</v>
+        <v>50</v>
       </c>
       <c r="F182" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G182" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H182" s="54" t="s">
+      <c r="H182" s="55" t="s">
         <v>29</v>
       </c>
       <c r="I182"/>
     </row>
     <row r="183" spans="1:9" ht="15" customHeight="1">
-      <c r="A183" s="75" t="s">
-[...6 lines deleted...]
-        <v>639</v>
+      <c r="A183" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="B183" s="19" t="s">
+        <v>643</v>
+      </c>
+      <c r="C183" s="19" t="s">
+        <v>644</v>
       </c>
       <c r="D183" s="19" t="s">
-        <v>319</v>
+        <v>49</v>
       </c>
       <c r="E183" s="19" t="s">
-        <v>320</v>
-[...4 lines deleted...]
-      <c r="G183" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F183" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G183" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H183" s="55" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I183"/>
+        <v>78</v>
+      </c>
+      <c r="I183" s="28" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="184" spans="1:9" ht="15" customHeight="1">
-      <c r="A184" s="46" t="s">
-        <v>640</v>
+      <c r="A184" s="42" t="s">
+        <v>645</v>
       </c>
       <c r="B184" s="19" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="C184" s="19" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="D184" s="19" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="E184" s="19" t="s">
-        <v>50</v>
+        <v>648</v>
       </c>
       <c r="F184" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G184" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H184" s="55" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H184" s="54" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="185" spans="1:9" ht="15" customHeight="1">
       <c r="A185" s="42" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="B185" s="19" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="C185" s="19" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="D185" s="19" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="E185" s="19" t="s">
-        <v>49</v>
+        <v>431</v>
       </c>
       <c r="F185" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G185" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H185" s="55" t="s">
         <v>78</v>
       </c>
       <c r="I185" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="42" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="B186" s="19" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="C186" s="19" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="D186" s="19" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E186" s="19" t="s">
-        <v>649</v>
+        <v>39</v>
       </c>
       <c r="F186" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G186" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H186" s="55" t="s">
-        <v>34</v>
+      <c r="H186" s="54" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="187" spans="1:9" ht="15" customHeight="1">
       <c r="A187" s="42" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="B187" s="19" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="C187" s="19" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="D187" s="19" t="s">
-        <v>38</v>
+        <v>121</v>
       </c>
       <c r="E187" s="19" t="s">
-        <v>432</v>
+        <v>122</v>
       </c>
       <c r="F187" s="19" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="G187" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H187" s="54" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I187"/>
     </row>
     <row r="188" spans="1:9" ht="15" customHeight="1">
-      <c r="A188" s="42" t="s">
-        <v>653</v>
+      <c r="A188" s="46" t="s">
+        <v>658</v>
       </c>
       <c r="B188" s="19" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="C188" s="19" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="D188" s="19" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="E188" s="19" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="F188" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G188" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H188" s="55" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I188"/>
     </row>
     <row r="189" spans="1:9" ht="15" customHeight="1">
       <c r="A189" s="42" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="B189" s="19" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="C189" s="19" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="D189" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="E189" s="19" t="s">
+        <v>664</v>
+      </c>
+      <c r="F189" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G189" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H189" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="I189" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" ht="15" customHeight="1">
+      <c r="A190" s="46" t="s">
+        <v>665</v>
+      </c>
+      <c r="B190" s="73" t="s">
+        <v>666</v>
+      </c>
+      <c r="C190" s="62" t="s">
+        <v>667</v>
+      </c>
+      <c r="D190" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="E190" s="73" t="s">
+        <v>85</v>
+      </c>
+      <c r="F190" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G190" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H190" s="79" t="s">
+        <v>34</v>
+      </c>
+      <c r="I190"/>
+    </row>
+    <row r="191" spans="1:9" ht="15" customHeight="1">
+      <c r="A191" s="42" t="s">
+        <v>668</v>
+      </c>
+      <c r="B191" s="19" t="s">
+        <v>669</v>
+      </c>
+      <c r="C191" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="D191" s="19" t="s">
         <v>121</v>
       </c>
-      <c r="E189" s="19" t="s">
+      <c r="E191" s="19" t="s">
         <v>122</v>
       </c>
-      <c r="F189" s="19" t="s">
-[...51 lines deleted...]
-      </c>
       <c r="F191" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G191" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H191" s="55" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I191"/>
     </row>
     <row r="192" spans="1:9" ht="15" customHeight="1">
       <c r="A192" s="42" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="B192" s="19" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="C192" s="19" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="D192" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E192" s="19" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="F192" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G192" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H192" s="55" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="I192"/>
     </row>
     <row r="193" spans="1:9" ht="15" customHeight="1">
-      <c r="A193" s="46" t="s">
-[...12 lines deleted...]
-        <v>122</v>
+      <c r="A193" s="42" t="s">
+        <v>674</v>
+      </c>
+      <c r="B193" s="19" t="s">
+        <v>675</v>
+      </c>
+      <c r="C193" s="19" t="s">
+        <v>676</v>
+      </c>
+      <c r="D193" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="E193" s="19" t="s">
+        <v>165</v>
       </c>
       <c r="F193" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G193" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H193" s="80" t="s">
+      <c r="H193" s="54" t="s">
         <v>34</v>
       </c>
       <c r="I193"/>
     </row>
     <row r="194" spans="1:9" ht="15" customHeight="1">
-      <c r="A194" s="42" t="s">
-        <v>672</v>
+      <c r="A194" s="46" t="s">
+        <v>677</v>
       </c>
       <c r="B194" s="19" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="C194" s="19" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="D194" s="19" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="E194" s="19" t="s">
-        <v>61</v>
+        <v>431</v>
       </c>
       <c r="F194" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G194" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H194" s="55" t="s">
+      <c r="H194" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="I194"/>
+      <c r="I194" s="56"/>
     </row>
     <row r="195" spans="1:9" ht="15" customHeight="1">
       <c r="A195" s="42" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="B195" s="19" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="C195" s="19" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="D195" s="19" t="s">
-        <v>153</v>
+        <v>121</v>
       </c>
       <c r="E195" s="19" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="F195" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G195" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H195" s="55" t="s">
-[...2 lines deleted...]
-      <c r="I195"/>
+      <c r="H195" s="54" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="196" spans="1:9" ht="15" customHeight="1">
       <c r="A196" s="42" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="B196" s="19" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>684</v>
+      </c>
+      <c r="C196" s="25" t="s">
+        <v>685</v>
       </c>
       <c r="D196" s="19" t="s">
-        <v>38</v>
+        <v>235</v>
       </c>
       <c r="E196" s="19" t="s">
-        <v>432</v>
-[...4 lines deleted...]
-      <c r="G196" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="F196" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="G196" s="26" t="s">
         <v>28</v>
       </c>
       <c r="H196" s="54" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="I196"/>
+        <v>34</v>
+      </c>
     </row>
     <row r="197" spans="1:9" ht="15" customHeight="1">
-      <c r="A197" s="46" t="s">
-        <v>681</v>
+      <c r="A197" s="42" t="s">
+        <v>686</v>
       </c>
       <c r="B197" s="19" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>687</v>
+      </c>
+      <c r="C197" s="22" t="s">
+        <v>688</v>
       </c>
       <c r="D197" s="19" t="s">
-        <v>121</v>
+        <v>43</v>
       </c>
       <c r="E197" s="19" t="s">
-        <v>146</v>
+        <v>689</v>
       </c>
       <c r="F197" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G197" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H197" s="50" t="s">
-[...2 lines deleted...]
-      <c r="I197" s="56"/>
+      <c r="H197" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I197"/>
     </row>
     <row r="198" spans="1:9" ht="15" customHeight="1">
       <c r="A198" s="42" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="B198" s="19" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="C198" s="19" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="D198" s="19" t="s">
-        <v>236</v>
+        <v>49</v>
       </c>
       <c r="E198" s="19" t="s">
-        <v>237</v>
+        <v>49</v>
       </c>
       <c r="F198" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G198" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H198" s="54" t="s">
         <v>34</v>
       </c>
+      <c r="I198"/>
     </row>
     <row r="199" spans="1:9" ht="15" customHeight="1">
       <c r="A199" s="42" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="B199" s="19" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>694</v>
+      </c>
+      <c r="C199" s="22" t="s">
+        <v>695</v>
       </c>
       <c r="D199" s="19" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="E199" s="19" t="s">
-        <v>690</v>
-[...9 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="F199" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G199" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H199" s="55" t="s">
+        <v>78</v>
+      </c>
+      <c r="I199"/>
     </row>
     <row r="200" spans="1:9" ht="15" customHeight="1">
       <c r="A200" s="42" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="B200" s="19" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>697</v>
+      </c>
+      <c r="C200" s="19" t="s">
+        <v>698</v>
       </c>
       <c r="D200" s="19" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="E200" s="19" t="s">
-        <v>49</v>
+        <v>699</v>
       </c>
       <c r="F200" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G200" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H200" s="54" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I200"/>
+        <v>29</v>
+      </c>
+      <c r="I200" t="s">
+        <v>1549</v>
+      </c>
     </row>
     <row r="201" spans="1:9" ht="15" customHeight="1">
       <c r="A201" s="42" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
       <c r="B201" s="19" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="C201" s="19" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="D201" s="19" t="s">
-        <v>54</v>
+        <v>121</v>
       </c>
       <c r="E201" s="19" t="s">
-        <v>55</v>
+        <v>122</v>
       </c>
       <c r="F201" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G201" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H201" s="54" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="I201"/>
     </row>
     <row r="202" spans="1:9" ht="15" customHeight="1">
       <c r="A202" s="42" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="B202" s="19" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>704</v>
+      </c>
+      <c r="C202" s="19" t="s">
+        <v>705</v>
       </c>
       <c r="D202" s="19" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="E202" s="19" t="s">
-        <v>700</v>
+        <v>50</v>
       </c>
       <c r="F202" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G202" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H202" s="55" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I202"/>
     </row>
     <row r="203" spans="1:9" ht="15" customHeight="1">
       <c r="A203" s="42" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="B203" s="19" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="C203" s="19" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="D203" s="19" t="s">
-        <v>121</v>
+        <v>153</v>
       </c>
       <c r="E203" s="19" t="s">
-        <v>122</v>
+        <v>165</v>
       </c>
       <c r="F203" s="19" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="G203" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H203" s="54" t="s">
-[...2 lines deleted...]
-      <c r="I203"/>
+      <c r="H203" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="I203" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="204" spans="1:9" ht="15" customHeight="1">
       <c r="A204" s="42" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="B204" s="19" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="C204" s="19" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="D204" s="19" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="E204" s="19" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="F204" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G204" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H204" s="54" t="s">
         <v>34</v>
       </c>
-      <c r="I204"/>
     </row>
     <row r="205" spans="1:9" ht="15" customHeight="1">
       <c r="A205" s="42" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="B205" s="19" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="C205" s="19" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="D205" s="19" t="s">
-        <v>153</v>
+        <v>38</v>
       </c>
       <c r="E205" s="19" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="F205" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G205" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H205" s="55" t="s">
+        <v>78</v>
+      </c>
+      <c r="I205"/>
+    </row>
+    <row r="206" spans="1:9" ht="15" customHeight="1">
+      <c r="A206" s="48" t="s">
+        <v>715</v>
+      </c>
+      <c r="B206" s="25" t="s">
+        <v>716</v>
+      </c>
+      <c r="C206" s="25" t="s">
+        <v>717</v>
+      </c>
+      <c r="D206" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="E206" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="F206" s="25" t="s">
         <v>45</v>
       </c>
-      <c r="G205" s="19" t="s">
-[...32 lines deleted...]
-        <v>34</v>
+      <c r="G206" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H206" s="54" t="s">
+        <v>29</v>
       </c>
       <c r="I206"/>
     </row>
     <row r="207" spans="1:9" ht="15" customHeight="1">
       <c r="A207" s="42" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="B207" s="19" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="C207" s="19" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="D207" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E207" s="19" t="s">
-        <v>190</v>
+        <v>117</v>
       </c>
       <c r="F207" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G207" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H207" s="54" t="s">
         <v>78</v>
       </c>
+      <c r="I207"/>
     </row>
     <row r="208" spans="1:9" ht="15" customHeight="1">
-      <c r="A208" s="42" t="s">
-        <v>716</v>
+      <c r="A208" s="46" t="s">
+        <v>721</v>
       </c>
       <c r="B208" s="19" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="C208" s="19" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="D208" s="19" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
       <c r="E208" s="19" t="s">
-        <v>132</v>
+        <v>73</v>
       </c>
       <c r="F208" s="19" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="G208" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H208" s="55" t="s">
+      <c r="H208" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="I208"/>
+    </row>
+    <row r="209" spans="1:685" ht="15" customHeight="1">
+      <c r="A209" s="42" t="s">
+        <v>724</v>
+      </c>
+      <c r="B209" s="19" t="s">
+        <v>725</v>
+      </c>
+      <c r="C209" s="19" t="s">
+        <v>726</v>
+      </c>
+      <c r="D209" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="E209" s="19" t="s">
+        <v>384</v>
+      </c>
+      <c r="F209" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G209" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H209" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I209"/>
+    </row>
+    <row r="210" spans="1:685" ht="15" customHeight="1">
+      <c r="A210" s="42" t="s">
+        <v>727</v>
+      </c>
+      <c r="B210" s="19" t="s">
+        <v>728</v>
+      </c>
+      <c r="C210" s="19" t="s">
+        <v>729</v>
+      </c>
+      <c r="D210" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E210" s="19" t="s">
+        <v>689</v>
+      </c>
+      <c r="F210" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G210" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H210" s="55" t="s">
         <v>78</v>
       </c>
-      <c r="I208"/>
-[...23 lines deleted...]
-      <c r="H209" s="54" t="s">
+      <c r="I210"/>
+    </row>
+    <row r="211" spans="1:685" ht="15" customHeight="1">
+      <c r="A211" s="42" t="s">
+        <v>730</v>
+      </c>
+      <c r="B211" s="19" t="s">
+        <v>731</v>
+      </c>
+      <c r="C211" s="19" t="s">
+        <v>732</v>
+      </c>
+      <c r="D211" s="19" t="s">
+        <v>318</v>
+      </c>
+      <c r="E211" s="19" t="s">
+        <v>319</v>
+      </c>
+      <c r="F211" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G211" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H211" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="I211"/>
+    </row>
+    <row r="212" spans="1:685" ht="15" customHeight="1">
+      <c r="A212" s="42" t="s">
+        <v>733</v>
+      </c>
+      <c r="B212" s="19" t="s">
+        <v>734</v>
+      </c>
+      <c r="C212" s="19" t="s">
+        <v>735</v>
+      </c>
+      <c r="D212" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="E212" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="F212" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G212" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H212" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="I212"/>
+    </row>
+    <row r="213" spans="1:685" ht="15" customHeight="1">
+      <c r="A213" s="42" t="s">
+        <v>736</v>
+      </c>
+      <c r="B213" s="19" t="s">
+        <v>737</v>
+      </c>
+      <c r="C213" s="19" t="s">
+        <v>738</v>
+      </c>
+      <c r="D213" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="E213" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="F213" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G213" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H213" s="54" t="s">
         <v>78</v>
       </c>
-      <c r="I209"/>
-[...23 lines deleted...]
-      <c r="H210" s="54" t="s">
+      <c r="I213"/>
+      <c r="ZI213" s="28" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="214" spans="1:685" ht="15" customHeight="1">
+      <c r="A214" s="42" t="s">
+        <v>739</v>
+      </c>
+      <c r="B214" s="19" t="s">
+        <v>740</v>
+      </c>
+      <c r="C214" s="19" t="s">
+        <v>741</v>
+      </c>
+      <c r="D214" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E214" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="F214" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G214" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H214" s="54" t="s">
         <v>56</v>
       </c>
-      <c r="I210"/>
-[...109 lines deleted...]
-    <row r="215" spans="1:669" ht="15" customHeight="1">
+      <c r="I214" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="215" spans="1:685" ht="15" customHeight="1">
       <c r="A215" s="42" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="B215" s="19" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="C215" s="19" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="D215" s="19" t="s">
-        <v>126</v>
+        <v>745</v>
       </c>
       <c r="E215" s="19" t="s">
-        <v>127</v>
+        <v>165</v>
       </c>
       <c r="F215" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G215" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H215" s="54" t="s">
         <v>78</v>
       </c>
-      <c r="I215"/>
-[...1 lines deleted...]
-    <row r="216" spans="1:669" ht="15" customHeight="1">
+      <c r="I215" s="28" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="216" spans="1:685" ht="15" customHeight="1">
       <c r="A216" s="42" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="B216" s="19" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="C216" s="19" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="D216" s="19" t="s">
-        <v>49</v>
+        <v>745</v>
       </c>
       <c r="E216" s="19" t="s">
-        <v>49</v>
+        <v>165</v>
       </c>
       <c r="F216" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G216" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H216" s="54" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-    <row r="217" spans="1:669" ht="15" customHeight="1">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="217" spans="1:685" ht="15" customHeight="1">
       <c r="A217" s="42" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="B217" s="19" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="C217" s="19" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="D217" s="19" t="s">
-        <v>746</v>
+        <v>121</v>
       </c>
       <c r="E217" s="19" t="s">
-        <v>165</v>
+        <v>122</v>
       </c>
       <c r="F217" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G217" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H217" s="54" t="s">
         <v>78</v>
       </c>
-      <c r="I217" t="s">
-[...3 lines deleted...]
-    <row r="218" spans="1:669" ht="15" customHeight="1">
+      <c r="I217"/>
+    </row>
+    <row r="218" spans="1:685" ht="15" customHeight="1">
       <c r="A218" s="42" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="B218" s="19" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="C218" s="19" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="D218" s="19" t="s">
-        <v>746</v>
+        <v>153</v>
       </c>
       <c r="E218" s="19" t="s">
-        <v>165</v>
+        <v>755</v>
       </c>
       <c r="F218" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G218" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H218" s="54" t="s">
-        <v>34</v>
-[...10 lines deleted...]
-        <v>752</v>
+        <v>29</v>
+      </c>
+      <c r="I218"/>
+    </row>
+    <row r="219" spans="1:685" ht="15" customHeight="1">
+      <c r="A219" s="48" t="s">
+        <v>756</v>
+      </c>
+      <c r="B219" s="25" t="s">
+        <v>757</v>
+      </c>
+      <c r="C219" s="57" t="s">
+        <v>758</v>
       </c>
       <c r="D219" s="19" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="E219" s="19" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-      <c r="G219" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="F219" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="G219" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H219" s="54" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:669" ht="15" customHeight="1">
+        <v>56</v>
+      </c>
+      <c r="I219"/>
+    </row>
+    <row r="220" spans="1:685" ht="15" customHeight="1">
       <c r="A220" s="42" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="B220" s="19" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="C220" s="19" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="D220" s="19" t="s">
-        <v>153</v>
+        <v>49</v>
       </c>
       <c r="E220" s="19" t="s">
-        <v>756</v>
+        <v>50</v>
       </c>
       <c r="F220" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G220" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H220" s="54" t="s">
         <v>29</v>
       </c>
       <c r="I220"/>
     </row>
-    <row r="221" spans="1:669" ht="15" customHeight="1">
+    <row r="221" spans="1:685" ht="15" customHeight="1">
       <c r="A221" s="42" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
       <c r="B221" s="19" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="C221" s="19" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="D221" s="19" t="s">
-        <v>131</v>
+        <v>49</v>
       </c>
       <c r="E221" s="19" t="s">
-        <v>132</v>
+        <v>49</v>
       </c>
       <c r="F221" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G221" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H221" s="54" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="I221"/>
-      <c r="YS221" s="28" t="s">
-[...11 lines deleted...]
-        <v>762</v>
+    </row>
+    <row r="222" spans="1:685" ht="15" customHeight="1">
+      <c r="A222" s="42" t="s">
+        <v>765</v>
+      </c>
+      <c r="B222" s="19" t="s">
+        <v>766</v>
+      </c>
+      <c r="C222" s="19" t="s">
+        <v>767</v>
       </c>
       <c r="D222" s="19" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="E222" s="19" t="s">
-        <v>50</v>
-[...7 lines deleted...]
-      <c r="H222" s="54" t="s">
+        <v>431</v>
+      </c>
+      <c r="F222" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G222" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H222" s="55" t="s">
         <v>29</v>
       </c>
       <c r="I222"/>
     </row>
-    <row r="223" spans="1:669" ht="15" customHeight="1">
+    <row r="223" spans="1:685" ht="15" customHeight="1">
       <c r="A223" s="42" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="B223" s="19" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="C223" s="19" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="D223" s="19" t="s">
-        <v>49</v>
+        <v>94</v>
       </c>
       <c r="E223" s="19" t="s">
-        <v>49</v>
+        <v>95</v>
       </c>
       <c r="F223" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G223" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H223" s="54" t="s">
         <v>34</v>
       </c>
       <c r="I223"/>
     </row>
-    <row r="224" spans="1:669" ht="15" customHeight="1">
+    <row r="224" spans="1:685" ht="15" customHeight="1">
       <c r="A224" s="42" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="B224" s="19" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="C224" s="19" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="D224" s="19" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="E224" s="19" t="s">
-        <v>432</v>
+        <v>67</v>
       </c>
       <c r="F224" s="19" t="s">
-        <v>27</v>
+        <v>774</v>
       </c>
       <c r="G224" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H224" s="54" t="s">
         <v>29</v>
       </c>
       <c r="I224"/>
     </row>
     <row r="225" spans="1:9" ht="15" customHeight="1">
-      <c r="A225" s="42" t="s">
-[...6 lines deleted...]
-        <v>771</v>
+      <c r="A225" s="45" t="s">
+        <v>775</v>
+      </c>
+      <c r="B225" s="25" t="s">
+        <v>776</v>
+      </c>
+      <c r="C225" s="25" t="s">
+        <v>777</v>
       </c>
       <c r="D225" s="19" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="E225" s="19" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="F225" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="F225" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G225" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H225" s="55" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="I225"/>
     </row>
     <row r="226" spans="1:9" ht="15" customHeight="1">
       <c r="A226" s="42" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="B226" s="19" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="C226" s="19" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="D226" s="19" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="E226" s="19" t="s">
-        <v>67</v>
+        <v>158</v>
       </c>
       <c r="F226" s="19" t="s">
-        <v>775</v>
+        <v>27</v>
       </c>
       <c r="G226" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H226" s="54" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I226"/>
+        <v>56</v>
+      </c>
     </row>
     <row r="227" spans="1:9" ht="15" customHeight="1">
       <c r="A227" s="42" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="B227" s="19" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="C227" s="19" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="D227" s="19" t="s">
-        <v>38</v>
+        <v>153</v>
       </c>
       <c r="E227" s="19" t="s">
-        <v>158</v>
+        <v>217</v>
       </c>
       <c r="F227" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G227" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H227" s="54" t="s">
         <v>56</v>
       </c>
-      <c r="I227"/>
+      <c r="I227" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="228" spans="1:9" ht="15" customHeight="1">
-      <c r="A228" s="45" t="s">
-[...6 lines deleted...]
-        <v>781</v>
+      <c r="A228" s="42" t="s">
+        <v>784</v>
+      </c>
+      <c r="B228" s="19" t="s">
+        <v>785</v>
+      </c>
+      <c r="C228" s="19" t="s">
+        <v>786</v>
       </c>
       <c r="D228" s="19" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="E228" s="19" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="F228" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="F228" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G228" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H228" s="55" t="s">
-[...2 lines deleted...]
-      <c r="I228"/>
+      <c r="H228" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="I228" s="28" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="229" spans="1:9" ht="15" customHeight="1">
       <c r="A229" s="42" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="B229" s="19" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="C229" s="19" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="D229" s="19" t="s">
-        <v>153</v>
+        <v>279</v>
       </c>
       <c r="E229" s="19" t="s">
-        <v>217</v>
+        <v>377</v>
       </c>
       <c r="F229" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G229" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H229" s="54" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="230" spans="1:9" ht="15" customHeight="1">
-      <c r="A230" s="42" t="s">
-[...6 lines deleted...]
-        <v>787</v>
+      <c r="A230" s="48" t="s">
+        <v>793</v>
+      </c>
+      <c r="B230" s="25" t="s">
+        <v>794</v>
+      </c>
+      <c r="C230" s="25" t="s">
+        <v>795</v>
       </c>
       <c r="D230" s="19" t="s">
-        <v>66</v>
+        <v>279</v>
       </c>
       <c r="E230" s="19" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="G230" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="F230" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G230" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H230" s="54" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I230"/>
     </row>
     <row r="231" spans="1:9" ht="15" customHeight="1">
       <c r="A231" s="42" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="B231" s="19" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="C231" s="19" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="D231" s="19" t="s">
-        <v>280</v>
+        <v>38</v>
       </c>
       <c r="E231" s="19" t="s">
-        <v>378</v>
+        <v>431</v>
       </c>
       <c r="F231" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G231" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H231" s="54" t="s">
+      <c r="H231" s="55" t="s">
         <v>29</v>
       </c>
+      <c r="I231" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="232" spans="1:9" ht="15" customHeight="1">
-      <c r="A232" s="42" t="s">
-[...6 lines deleted...]
-        <v>796</v>
+      <c r="A232" s="48" t="s">
+        <v>799</v>
+      </c>
+      <c r="B232" s="25" t="s">
+        <v>800</v>
+      </c>
+      <c r="C232" s="25" t="s">
+        <v>801</v>
       </c>
       <c r="D232" s="19" t="s">
-        <v>280</v>
+        <v>38</v>
       </c>
       <c r="E232" s="19" t="s">
-        <v>378</v>
-[...4 lines deleted...]
-      <c r="G232" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="F232" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G232" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H232" s="54" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="233" spans="1:9" ht="15" customHeight="1">
-      <c r="A233" s="18" t="s">
-[...6 lines deleted...]
-        <v>799</v>
+      <c r="A233" s="45" t="s">
+        <v>802</v>
+      </c>
+      <c r="B233" s="25" t="s">
+        <v>803</v>
+      </c>
+      <c r="C233" s="25" t="s">
+        <v>804</v>
       </c>
       <c r="D233" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E233" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="F233" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G233" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H233" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I233"/>
+    </row>
+    <row r="234" spans="1:9" ht="15" customHeight="1">
+      <c r="A234" s="42" t="s">
+        <v>805</v>
+      </c>
+      <c r="B234" s="19" t="s">
+        <v>806</v>
+      </c>
+      <c r="C234" s="19" t="s">
+        <v>807</v>
+      </c>
+      <c r="D234" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E234" s="19" t="s">
+        <v>808</v>
+      </c>
+      <c r="F234" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G234" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H234" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I234"/>
+    </row>
+    <row r="235" spans="1:9" ht="15" customHeight="1">
+      <c r="A235" s="42" t="s">
+        <v>809</v>
+      </c>
+      <c r="B235" s="19" t="s">
+        <v>810</v>
+      </c>
+      <c r="C235" s="19" t="s">
+        <v>811</v>
+      </c>
+      <c r="D235" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E235" s="19" t="s">
+        <v>142</v>
+      </c>
+      <c r="F235" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G235" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H235" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="I235"/>
+    </row>
+    <row r="236" spans="1:9" ht="15" customHeight="1">
+      <c r="A236" s="46" t="s">
+        <v>812</v>
+      </c>
+      <c r="B236" s="19" t="s">
+        <v>813</v>
+      </c>
+      <c r="C236" s="19" t="s">
+        <v>814</v>
+      </c>
+      <c r="D236" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="E233" s="19" t="s">
-[...8 lines deleted...]
-      <c r="H233" s="55" t="s">
+      <c r="E236" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="F236" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G236" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H236" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="I233" t="s">
-[...82 lines deleted...]
-      <c r="I236"/>
+      <c r="I236" s="56"/>
     </row>
     <row r="237" spans="1:9" ht="15" customHeight="1">
-      <c r="A237" s="48" t="s">
-[...6 lines deleted...]
-        <v>812</v>
+      <c r="A237" s="42" t="s">
+        <v>815</v>
+      </c>
+      <c r="B237" s="19" t="s">
+        <v>816</v>
+      </c>
+      <c r="C237" s="19" t="s">
+        <v>817</v>
       </c>
       <c r="D237" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="E237" s="19" t="s">
+        <v>217</v>
+      </c>
+      <c r="F237" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G237" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H237" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I237"/>
+    </row>
+    <row r="238" spans="1:9" ht="15" customHeight="1">
+      <c r="A238" s="42" t="s">
+        <v>818</v>
+      </c>
+      <c r="B238" s="19" t="s">
+        <v>819</v>
+      </c>
+      <c r="C238" s="22" t="s">
+        <v>820</v>
+      </c>
+      <c r="D238" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="E237" s="19" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E238" s="19" t="s">
-        <v>117</v>
-[...4 lines deleted...]
-      <c r="G238" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="F238" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G238" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H238" s="55" t="s">
         <v>29</v>
       </c>
       <c r="I238"/>
     </row>
     <row r="239" spans="1:9" ht="15" customHeight="1">
       <c r="A239" s="42" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="B239" s="19" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="C239" s="19" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="D239" s="19" t="s">
-        <v>153</v>
+        <v>574</v>
       </c>
       <c r="E239" s="19" t="s">
-        <v>217</v>
+        <v>575</v>
       </c>
       <c r="F239" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G239" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H239" s="55" t="s">
-        <v>34</v>
+      <c r="H239" s="54" t="s">
+        <v>29</v>
       </c>
       <c r="I239"/>
     </row>
     <row r="240" spans="1:9" ht="15" customHeight="1">
       <c r="A240" s="42" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="B240" s="19" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="C240" s="19" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="D240" s="19" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="E240" s="19" t="s">
-        <v>44</v>
+        <v>333</v>
       </c>
       <c r="F240" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G240" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H240" s="55" t="s">
+      <c r="H240" s="54" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" ht="15" customHeight="1">
+      <c r="A241" s="42" t="s">
+        <v>827</v>
+      </c>
+      <c r="B241" s="19" t="s">
+        <v>828</v>
+      </c>
+      <c r="C241" s="19" t="s">
+        <v>829</v>
+      </c>
+      <c r="D241" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="E241" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="F241" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G241" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H241" s="55" t="s">
         <v>78</v>
       </c>
-      <c r="I240"/>
-[...26 lines deleted...]
-      <c r="I241" s="56"/>
+      <c r="I241" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="242" spans="1:9" ht="15" customHeight="1">
-      <c r="A242" s="42" t="s">
-[...6 lines deleted...]
-        <v>827</v>
+      <c r="A242" s="48" t="s">
+        <v>830</v>
+      </c>
+      <c r="B242" s="25" t="s">
+        <v>831</v>
+      </c>
+      <c r="C242" s="25" t="s">
+        <v>832</v>
       </c>
       <c r="D242" s="19" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
       <c r="E242" s="19" t="s">
-        <v>334</v>
-[...10 lines deleted...]
-      <c r="I242"/>
+        <v>95</v>
+      </c>
+      <c r="F242" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G242" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H242" s="55" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="243" spans="1:9" ht="15" customHeight="1">
       <c r="A243" s="42" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="B243" s="19" t="s">
-        <v>829</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>834</v>
+      </c>
+      <c r="C243" s="19" t="s">
+        <v>835</v>
       </c>
       <c r="D243" s="19" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="E243" s="19" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="F243" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G243" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H243" s="55" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H243" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I243"/>
     </row>
     <row r="244" spans="1:9" ht="15" customHeight="1">
       <c r="A244" s="42" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="B244" s="19" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="C244" s="19" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="D244" s="19" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="E244" s="19" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="F244" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G244" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H244" s="54" t="s">
-        <v>56</v>
+      <c r="H244" s="55" t="s">
+        <v>78</v>
       </c>
       <c r="I244"/>
     </row>
     <row r="245" spans="1:9" ht="15" customHeight="1">
       <c r="A245" s="42" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="B245" s="19" t="s">
-        <v>835</v>
+        <v>840</v>
       </c>
       <c r="C245" s="19" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="D245" s="19" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="E245" s="19" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F245" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G245" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H245" s="54" t="s">
         <v>34</v>
       </c>
+      <c r="I245"/>
     </row>
     <row r="246" spans="1:9" ht="15" customHeight="1">
       <c r="A246" s="42" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="B246" s="19" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="C246" s="19" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="D246" s="19" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="E246" s="19" t="s">
-        <v>61</v>
+        <v>446</v>
       </c>
       <c r="F246" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G246" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H246" s="55" t="s">
         <v>78</v>
       </c>
       <c r="I246"/>
     </row>
     <row r="247" spans="1:9" ht="15" customHeight="1">
-      <c r="A247" s="48" t="s">
-[...6 lines deleted...]
-        <v>842</v>
+      <c r="A247" s="42" t="s">
+        <v>845</v>
+      </c>
+      <c r="B247" s="19" t="s">
+        <v>846</v>
+      </c>
+      <c r="C247" s="19" t="s">
+        <v>847</v>
       </c>
       <c r="D247" s="19" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="E247" s="19" t="s">
-        <v>39</v>
-[...8 lines deleted...]
-        <v>34</v>
+        <v>49</v>
+      </c>
+      <c r="F247" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G247" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H247" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="I247" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="248" spans="1:9" ht="15" customHeight="1">
       <c r="A248" s="42" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="B248" s="19" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="C248" s="19" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="D248" s="19" t="s">
-        <v>90</v>
+        <v>38</v>
       </c>
       <c r="E248" s="19" t="s">
-        <v>447</v>
+        <v>109</v>
       </c>
       <c r="F248" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G248" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H248" s="54" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="I248"/>
+        <v>34</v>
+      </c>
     </row>
     <row r="249" spans="1:9" ht="15" customHeight="1">
       <c r="A249" s="42" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="B249" s="19" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="C249" s="19" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="D249" s="19" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="E249" s="19" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="F249" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G249" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H249" s="55" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I249"/>
     </row>
     <row r="250" spans="1:9" ht="15" customHeight="1">
-      <c r="A250" s="42" t="s">
-        <v>849</v>
+      <c r="A250" s="46" t="s">
+        <v>854</v>
       </c>
       <c r="B250" s="19" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="C250" s="19" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="D250" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E250" s="19" t="s">
-        <v>109</v>
+        <v>431</v>
       </c>
       <c r="F250" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G250" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H250" s="54" t="s">
         <v>34</v>
       </c>
       <c r="I250"/>
     </row>
     <row r="251" spans="1:9" ht="15" customHeight="1">
-      <c r="A251" s="42" t="s">
-[...6 lines deleted...]
-        <v>854</v>
+      <c r="A251" s="25" t="s">
+        <v>857</v>
+      </c>
+      <c r="B251" s="25" t="s">
+        <v>858</v>
+      </c>
+      <c r="C251" s="74" t="s">
+        <v>859</v>
       </c>
       <c r="D251" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E251" s="19" t="s">
-        <v>158</v>
-[...7 lines deleted...]
-      <c r="H251" s="55" t="s">
+        <v>73</v>
+      </c>
+      <c r="F251" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G251" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H251" s="54" t="s">
         <v>78</v>
       </c>
       <c r="I251"/>
     </row>
     <row r="252" spans="1:9" ht="15" customHeight="1">
-      <c r="A252" s="42" t="s">
-[...6 lines deleted...]
-        <v>857</v>
+      <c r="A252" s="73" t="s">
+        <v>860</v>
+      </c>
+      <c r="B252" s="73" t="s">
+        <v>861</v>
+      </c>
+      <c r="C252" s="73" t="s">
+        <v>862</v>
       </c>
       <c r="D252" s="19" t="s">
-        <v>38</v>
-[...13 lines deleted...]
-      <c r="I252"/>
+        <v>54</v>
+      </c>
+      <c r="E252" s="73" t="s">
+        <v>863</v>
+      </c>
+      <c r="F252" s="73" t="s">
+        <v>62</v>
+      </c>
+      <c r="G252" s="73" t="s">
+        <v>28</v>
+      </c>
+      <c r="H252" s="73" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="253" spans="1:9" ht="15" customHeight="1">
       <c r="A253" s="42" t="s">
-        <v>858</v>
-[...5 lines deleted...]
-        <v>860</v>
+        <v>864</v>
+      </c>
+      <c r="B253" s="18" t="s">
+        <v>865</v>
+      </c>
+      <c r="C253" s="18" t="s">
+        <v>866</v>
       </c>
       <c r="D253" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E253" s="19" t="s">
         <v>73</v>
       </c>
-      <c r="F253" s="19" t="s">
-[...5 lines deleted...]
-      <c r="H253" s="54" t="s">
+      <c r="F253" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="G253" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="H253" s="80" t="s">
         <v>78</v>
       </c>
+      <c r="I253"/>
     </row>
     <row r="254" spans="1:9" ht="15" customHeight="1">
-      <c r="A254" s="42" t="s">
-[...6 lines deleted...]
-        <v>863</v>
+      <c r="A254" s="45" t="s">
+        <v>867</v>
+      </c>
+      <c r="B254" s="25" t="s">
+        <v>868</v>
+      </c>
+      <c r="C254" s="25" t="s">
+        <v>869</v>
       </c>
       <c r="D254" s="19" t="s">
         <v>54</v>
       </c>
       <c r="E254" s="19" t="s">
-        <v>864</v>
-[...7 lines deleted...]
-      <c r="H254" s="55" t="s">
+        <v>870</v>
+      </c>
+      <c r="F254" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G254" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H254" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="I254"/>
+    </row>
+    <row r="255" spans="1:9" ht="15" customHeight="1">
+      <c r="A255" s="25" t="s">
+        <v>871</v>
+      </c>
+      <c r="B255" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="C255" s="25" t="s">
+        <v>873</v>
+      </c>
+      <c r="D255" s="19" t="s">
+        <v>318</v>
+      </c>
+      <c r="E255" s="19" t="s">
+        <v>319</v>
+      </c>
+      <c r="F255" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G255" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H255" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I255"/>
+    </row>
+    <row r="256" spans="1:9" ht="15" customHeight="1">
+      <c r="A256" s="46" t="s">
+        <v>874</v>
+      </c>
+      <c r="B256" s="19" t="s">
+        <v>875</v>
+      </c>
+      <c r="C256" s="19" t="s">
+        <v>876</v>
+      </c>
+      <c r="D256" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="E256" s="19" t="s">
+        <v>221</v>
+      </c>
+      <c r="F256" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G256" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H256" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I256"/>
+    </row>
+    <row r="257" spans="1:9" ht="15" customHeight="1">
+      <c r="A257" s="46" t="s">
+        <v>877</v>
+      </c>
+      <c r="B257" s="19" t="s">
+        <v>878</v>
+      </c>
+      <c r="C257" s="19" t="s">
+        <v>879</v>
+      </c>
+      <c r="D257" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E257" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="F257" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G257" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H257" s="55" t="s">
+        <v>78</v>
+      </c>
+      <c r="I257" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" ht="15" customHeight="1">
+      <c r="A258" s="46" t="s">
+        <v>880</v>
+      </c>
+      <c r="B258" s="19" t="s">
+        <v>881</v>
+      </c>
+      <c r="C258" s="22" t="s">
+        <v>882</v>
+      </c>
+      <c r="D258" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="E258" s="19" t="s">
+        <v>431</v>
+      </c>
+      <c r="F258" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G258" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H258" s="54" t="s">
         <v>29</v>
       </c>
-      <c r="I254"/>
-[...38 lines deleted...]
-      <c r="D256" s="19" t="s">
+      <c r="I258" s="28" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" ht="15" customHeight="1">
+      <c r="A259" s="46" t="s">
+        <v>883</v>
+      </c>
+      <c r="B259" s="19" t="s">
+        <v>884</v>
+      </c>
+      <c r="C259" s="19" t="s">
+        <v>885</v>
+      </c>
+      <c r="D259" s="19" t="s">
         <v>54</v>
       </c>
-      <c r="E256" s="19" t="s">
-[...78 lines deleted...]
-      </c>
       <c r="E259" s="19" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="G259" s="25" t="s">
+        <v>435</v>
+      </c>
+      <c r="F259" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G259" s="44" t="s">
         <v>28</v>
       </c>
       <c r="H259" s="54" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I259"/>
     </row>
     <row r="260" spans="1:9" ht="15" customHeight="1">
-      <c r="A260" s="25" t="s">
-[...6 lines deleted...]
-        <v>883</v>
+      <c r="A260" s="46" t="s">
+        <v>886</v>
+      </c>
+      <c r="B260" s="19" t="s">
+        <v>887</v>
+      </c>
+      <c r="C260" s="19" t="s">
+        <v>888</v>
       </c>
       <c r="D260" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E260" s="19" t="s">
-        <v>432</v>
-[...7 lines deleted...]
-      <c r="H260" s="54" t="s">
+        <v>109</v>
+      </c>
+      <c r="F260" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G260" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H260" s="55" t="s">
         <v>29</v>
       </c>
       <c r="I260"/>
     </row>
     <row r="261" spans="1:9" ht="15" customHeight="1">
-      <c r="A261" s="46" t="s">
-[...20 lines deleted...]
-      <c r="H261" s="55" t="s">
+      <c r="A261" s="87" t="s">
+        <v>889</v>
+      </c>
+      <c r="B261" s="88" t="s">
+        <v>890</v>
+      </c>
+      <c r="C261" s="18" t="s">
+        <v>891</v>
+      </c>
+      <c r="D261" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="E261" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="F261" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="G261" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="H261" s="89" t="s">
         <v>34</v>
       </c>
       <c r="I261"/>
     </row>
     <row r="262" spans="1:9" ht="15.6" customHeight="1">
-      <c r="A262" s="46" t="s">
-[...6 lines deleted...]
-        <v>889</v>
+      <c r="A262" s="45" t="s">
+        <v>892</v>
+      </c>
+      <c r="B262" s="25" t="s">
+        <v>893</v>
+      </c>
+      <c r="C262" s="25" t="s">
+        <v>894</v>
       </c>
       <c r="D262" s="19" t="s">
-        <v>38</v>
+        <v>121</v>
       </c>
       <c r="E262" s="19" t="s">
-        <v>109</v>
-[...4 lines deleted...]
-      <c r="G262" s="19" t="s">
+        <v>146</v>
+      </c>
+      <c r="F262" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G262" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H262" s="55" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="I262"/>
     </row>
     <row r="263" spans="1:9" ht="15" customHeight="1">
       <c r="A263" s="46" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="B263" s="19" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-        <v>892</v>
+        <v>896</v>
+      </c>
+      <c r="C263" s="19" t="s">
+        <v>897</v>
       </c>
       <c r="D263" s="19" t="s">
-        <v>38</v>
+        <v>121</v>
       </c>
       <c r="E263" s="19" t="s">
-        <v>109</v>
+        <v>146</v>
       </c>
       <c r="F263" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G263" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H263" s="54" t="s">
         <v>34</v>
       </c>
+      <c r="I263"/>
     </row>
     <row r="264" spans="1:9" ht="15" customHeight="1">
       <c r="A264" s="46" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="B264" s="19" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="C264" s="19" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="D264" s="19" t="s">
-        <v>121</v>
+        <v>38</v>
       </c>
       <c r="E264" s="19" t="s">
-        <v>146</v>
+        <v>109</v>
       </c>
       <c r="F264" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="G264" s="44" t="s">
-[...5 lines deleted...]
-      <c r="I264"/>
+      <c r="G264" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H264" s="55" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="265" spans="1:9" ht="15" customHeight="1">
       <c r="A265" s="46" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="B265" s="19" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="C265" s="19" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="D265" s="19" t="s">
-        <v>121</v>
+        <v>60</v>
       </c>
       <c r="E265" s="19" t="s">
-        <v>146</v>
+        <v>61</v>
       </c>
       <c r="F265" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G265" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H265" s="55" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="I265"/>
     </row>
     <row r="266" spans="1:9" ht="15" customHeight="1">
-      <c r="A266" s="45" t="s">
-[...6 lines deleted...]
-        <v>901</v>
+      <c r="A266" s="46" t="s">
+        <v>904</v>
+      </c>
+      <c r="B266" s="19" t="s">
+        <v>905</v>
+      </c>
+      <c r="C266" s="19" t="s">
+        <v>906</v>
       </c>
       <c r="D266" s="19" t="s">
-        <v>38</v>
+        <v>457</v>
       </c>
       <c r="E266" s="19" t="s">
-        <v>109</v>
-[...8 lines deleted...]
-        <v>34</v>
+        <v>489</v>
+      </c>
+      <c r="F266" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G266" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H266" s="54" t="s">
+        <v>29</v>
       </c>
       <c r="I266"/>
     </row>
     <row r="267" spans="1:9" ht="15" customHeight="1">
       <c r="A267" s="46" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="B267" s="19" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="C267" s="19" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="D267" s="19" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="E267" s="19" t="s">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="F267" s="19" t="s">
-        <v>27</v>
+        <v>910</v>
       </c>
       <c r="G267" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H267" s="54" t="s">
-        <v>56</v>
+      <c r="H267" s="55" t="s">
+        <v>34</v>
       </c>
       <c r="I267"/>
     </row>
     <row r="268" spans="1:9" ht="15" customHeight="1">
-      <c r="A268" s="46" t="s">
-[...6 lines deleted...]
-        <v>907</v>
+      <c r="A268" s="42" t="s">
+        <v>911</v>
+      </c>
+      <c r="B268" s="18" t="s">
+        <v>912</v>
+      </c>
+      <c r="C268" s="18" t="s">
+        <v>913</v>
       </c>
       <c r="D268" s="19" t="s">
-        <v>458</v>
+        <v>94</v>
       </c>
       <c r="E268" s="19" t="s">
-        <v>490</v>
-[...4 lines deleted...]
-      <c r="G268" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="F268" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="G268" s="18" t="s">
         <v>28</v>
       </c>
       <c r="H268" s="55" t="s">
-        <v>29</v>
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I268"/>
     </row>
     <row r="269" spans="1:9" ht="15" customHeight="1">
       <c r="A269" s="46" t="s">
-        <v>908</v>
+        <v>914</v>
       </c>
       <c r="B269" s="19" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="C269" s="19" t="s">
-        <v>910</v>
+        <v>916</v>
       </c>
       <c r="D269" s="19" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="E269" s="19" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
       <c r="F269" s="19" t="s">
-        <v>911</v>
+        <v>27</v>
       </c>
       <c r="G269" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H269" s="55" t="s">
-        <v>34</v>
+      <c r="H269" s="54" t="s">
+        <v>29</v>
       </c>
       <c r="I269"/>
     </row>
     <row r="270" spans="1:9" ht="15" customHeight="1">
       <c r="A270" s="46" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="B270" s="19" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="C270" s="19" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="D270" s="19" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="E270" s="19" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
       <c r="F270" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G270" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H270" s="54" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="I270"/>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="46" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B271" s="19" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="C271" s="19" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
       <c r="D271" s="19" t="s">
-        <v>38</v>
+        <v>131</v>
       </c>
       <c r="E271" s="19" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="F271" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G271" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H271" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I271"/>
+    </row>
+    <row r="272" spans="1:9" ht="15" customHeight="1">
+      <c r="A272" s="46" t="s">
+        <v>923</v>
+      </c>
+      <c r="B272" s="25" t="s">
+        <v>924</v>
+      </c>
+      <c r="C272" s="19" t="s">
+        <v>925</v>
+      </c>
+      <c r="D272" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="E272" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="F272" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G272" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H272" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="I271"/>
-[...25 lines deleted...]
-      </c>
       <c r="I272"/>
     </row>
     <row r="273" spans="1:9" ht="15" customHeight="1">
-      <c r="A273" s="46" t="s">
-[...6 lines deleted...]
-        <v>923</v>
+      <c r="A273" s="45" t="s">
+        <v>926</v>
+      </c>
+      <c r="B273" s="25" t="s">
+        <v>927</v>
+      </c>
+      <c r="C273" s="25" t="s">
+        <v>928</v>
       </c>
       <c r="D273" s="19" t="s">
-        <v>131</v>
+        <v>49</v>
       </c>
       <c r="E273" s="19" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-      <c r="G273" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="F273" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G273" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H273" s="54" t="s">
         <v>34</v>
       </c>
       <c r="I273"/>
     </row>
     <row r="274" spans="1:9" s="32" customFormat="1" ht="15" customHeight="1">
       <c r="A274" s="46" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="B274" s="19" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="C274" s="19" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="D274" s="19" t="s">
-        <v>90</v>
+        <v>131</v>
       </c>
       <c r="E274" s="19" t="s">
-        <v>90</v>
+        <v>932</v>
       </c>
       <c r="F274" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G274" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H274" s="54" t="s">
-        <v>29</v>
+      <c r="H274" s="55" t="s">
+        <v>56</v>
       </c>
       <c r="I274"/>
     </row>
     <row r="275" spans="1:9" ht="15" customHeight="1">
       <c r="A275" s="46" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
       <c r="B275" s="19" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
       <c r="C275" s="19" t="s">
-        <v>929</v>
+        <v>935</v>
       </c>
       <c r="D275" s="19" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
       <c r="E275" s="19" t="s">
-        <v>49</v>
+        <v>132</v>
       </c>
       <c r="F275" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G275" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H275" s="55" t="s">
+      <c r="H275" s="79" t="s">
         <v>34</v>
       </c>
       <c r="I275"/>
     </row>
     <row r="276" spans="1:9" ht="15" customHeight="1">
       <c r="A276" s="46" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-        <v>931</v>
+        <v>1542</v>
+      </c>
+      <c r="B276" s="19" t="s">
+        <v>1543</v>
       </c>
       <c r="C276" s="19" t="s">
-        <v>932</v>
+        <v>1544</v>
       </c>
       <c r="D276" s="19" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
       <c r="E276" s="19" t="s">
-        <v>933</v>
+        <v>158</v>
       </c>
       <c r="F276" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G276" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H276" s="55" t="s">
-        <v>56</v>
+      <c r="H276" s="79" t="s">
+        <v>34</v>
       </c>
       <c r="I276"/>
     </row>
-    <row r="277" spans="1:9" ht="15" customHeight="1">
-[...73 lines deleted...]
-    </row>
+    <row r="277" spans="1:9" ht="15" customHeight="1"/>
+    <row r="278" spans="1:9" ht="15" customHeight="1"/>
+    <row r="279" spans="1:9" ht="15" customHeight="1"/>
+    <row r="280" spans="1:9" ht="15" customHeight="1"/>
     <row r="281" spans="1:9" ht="15" customHeight="1"/>
     <row r="282" spans="1:9" ht="15" customHeight="1"/>
     <row r="283" spans="1:9" ht="15" customHeight="1"/>
     <row r="284" spans="1:9" ht="15" customHeight="1"/>
     <row r="285" spans="1:9" ht="15" customHeight="1"/>
     <row r="286" spans="1:9" ht="15" customHeight="1"/>
-    <row r="287" spans="1:9" ht="15" customHeight="1"/>
-    <row r="288" spans="1:9" ht="15" customHeight="1"/>
     <row r="289" ht="15" customHeight="1"/>
-    <row r="290" ht="15" customHeight="1"/>
-    <row r="293" ht="15" customHeight="1"/>
   </sheetData>
-  <autoFilter ref="A8:I279" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
+  <autoFilter ref="A8:I276" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <conditionalFormatting sqref="B30 D30:G30">
-    <cfRule type="expression" dxfId="0" priority="1">
+    <cfRule type="expression" dxfId="3" priority="1">
       <formula>"$A$9=$I$9"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="599" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Tabelle3"/>
-  <dimension ref="A1:I110"/>
+  <dimension ref="A1:I107"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="J18" sqref="J18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="25.5703125" style="28" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="28" customWidth="1"/>
     <col min="3" max="3" width="40.5703125" style="28" customWidth="1"/>
     <col min="4" max="4" width="25.5703125" style="28" customWidth="1"/>
     <col min="5" max="5" width="33.5703125" style="28" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="28" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="28" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1">
       <c r="A1" s="41" t="s">
-        <v>937</v>
-      </c>
+        <v>936</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
-      <c r="I1" s="51"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1">
+      <c r="A2"/>
+      <c r="B2"/>
+      <c r="C2"/>
       <c r="D2" s="52"/>
       <c r="E2" s="52"/>
-      <c r="I2" s="51"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2"/>
     </row>
     <row r="3" spans="1:9" ht="15" customHeight="1">
       <c r="A3" s="20">
-        <v>46143</v>
-      </c>
+        <v>46204</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
       <c r="D3" s="52"/>
       <c r="E3" s="52"/>
-      <c r="I3" s="51"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9" ht="15" customHeight="1">
+      <c r="A4"/>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
     </row>
     <row r="5" spans="1:9" ht="15" customHeight="1">
-      <c r="I5" s="51"/>
+      <c r="A5"/>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1">
       <c r="A6" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="69">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="C6" s="22"/>
+        <v>99</v>
+      </c>
+      <c r="C6" s="30"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
       <c r="F6" s="22"/>
       <c r="G6" s="29"/>
-      <c r="I6" s="51"/>
+      <c r="H6"/>
+      <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="21">
-        <v>101</v>
+      <c r="B7" s="53">
+        <v>98</v>
       </c>
       <c r="C7" s="30"/>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
       <c r="F7" s="27"/>
       <c r="G7" s="29"/>
-      <c r="I7" s="51"/>
+      <c r="H7"/>
+      <c r="I7"/>
     </row>
     <row r="8" spans="1:9" ht="24">
       <c r="A8" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="24" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="I8" s="51"/>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="18" t="s">
+        <v>937</v>
+      </c>
+      <c r="B9" s="19" t="s">
         <v>938</v>
       </c>
-      <c r="B9" s="19" t="s">
+      <c r="C9" s="19" t="s">
         <v>939</v>
-      </c>
-[...1 lines deleted...]
-        <v>940</v>
       </c>
       <c r="D9" s="19" t="s">
         <v>153</v>
       </c>
       <c r="E9" s="19" t="s">
         <v>165</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G9" s="19" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="H9" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="I9" s="51"/>
+      <c r="I9"/>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1">
       <c r="A10" s="19" t="s">
+        <v>941</v>
+      </c>
+      <c r="B10" s="19" t="s">
         <v>942</v>
       </c>
-      <c r="B10" s="19" t="s">
+      <c r="C10" s="19" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="19" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1">
       <c r="A11" s="19" t="s">
+        <v>944</v>
+      </c>
+      <c r="B11" s="19" t="s">
         <v>945</v>
       </c>
-      <c r="B11" s="19" t="s">
+      <c r="C11" s="19" t="s">
         <v>946</v>
-      </c>
-[...1 lines deleted...]
-        <v>947</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="19" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="F11" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G11" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H11" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1">
       <c r="A12" s="18" t="s">
+        <v>947</v>
+      </c>
+      <c r="B12" s="19" t="s">
         <v>948</v>
       </c>
-      <c r="B12" s="19" t="s">
+      <c r="C12" s="19" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>54</v>
       </c>
       <c r="E12" s="19" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F12" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G12" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1">
       <c r="A13" s="18" t="s">
+        <v>950</v>
+      </c>
+      <c r="B13" s="19" t="s">
         <v>951</v>
       </c>
-      <c r="B13" s="19" t="s">
+      <c r="C13" s="19" t="s">
         <v>952</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>153</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>217</v>
       </c>
       <c r="F13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1">
       <c r="A14" s="42" t="s">
+        <v>953</v>
+      </c>
+      <c r="B14" s="19" t="s">
         <v>954</v>
       </c>
-      <c r="B14" s="19" t="s">
+      <c r="C14" s="19" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="19" t="s">
         <v>61</v>
       </c>
       <c r="F14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G14" s="19" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="H14" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="15" customHeight="1">
       <c r="A15" s="42" t="s">
+        <v>956</v>
+      </c>
+      <c r="B15" s="19" t="s">
         <v>957</v>
       </c>
-      <c r="B15" s="19" t="s">
+      <c r="C15" s="19" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>66</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>67</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="54" t="s">
         <v>29</v>
       </c>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9" ht="15" customHeight="1">
       <c r="A16" s="19" t="s">
+        <v>959</v>
+      </c>
+      <c r="B16" s="19" t="s">
         <v>960</v>
       </c>
-      <c r="B16" s="19" t="s">
+      <c r="C16" s="19" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H16" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9" ht="15" customHeight="1">
       <c r="A17" s="19" t="s">
+        <v>962</v>
+      </c>
+      <c r="B17" s="19" t="s">
         <v>963</v>
       </c>
-      <c r="B17" s="19" t="s">
+      <c r="C17" s="19" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>85</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H17" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9" ht="15" customHeight="1">
       <c r="A18" s="19" t="s">
+        <v>965</v>
+      </c>
+      <c r="B18" s="19" t="s">
         <v>966</v>
       </c>
-      <c r="B18" s="19" t="s">
+      <c r="C18" s="19" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="19" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9" ht="15" customHeight="1">
       <c r="A19" s="19" t="s">
+        <v>968</v>
+      </c>
+      <c r="B19" s="19" t="s">
         <v>969</v>
       </c>
-      <c r="B19" s="19" t="s">
+      <c r="C19" s="19" t="s">
         <v>970</v>
       </c>
-      <c r="C19" s="19" t="s">
+      <c r="D19" s="19" t="s">
         <v>971</v>
       </c>
-      <c r="D19" s="19" t="s">
+      <c r="E19" s="19" t="s">
         <v>972</v>
       </c>
-      <c r="E19" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G19" s="19" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="H19" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9" ht="15" customHeight="1">
       <c r="A20" s="19" t="s">
+        <v>973</v>
+      </c>
+      <c r="B20" s="19" t="s">
         <v>974</v>
       </c>
-      <c r="B20" s="19" t="s">
+      <c r="C20" s="19" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H20" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9" ht="15" customHeight="1">
       <c r="A21" s="19" t="s">
+        <v>976</v>
+      </c>
+      <c r="B21" s="19" t="s">
         <v>977</v>
       </c>
-      <c r="B21" s="19" t="s">
+      <c r="C21" s="19" t="s">
         <v>978</v>
       </c>
-      <c r="C21" s="19" t="s">
+      <c r="D21" s="19" t="s">
+        <v>574</v>
+      </c>
+      <c r="E21" s="19" t="s">
         <v>979</v>
-      </c>
-[...4 lines deleted...]
-        <v>980</v>
       </c>
       <c r="F21" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H21" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9" ht="15" customHeight="1">
       <c r="A22" s="34" t="s">
+        <v>980</v>
+      </c>
+      <c r="B22" s="26" t="s">
         <v>981</v>
       </c>
-      <c r="B22" s="26" t="s">
+      <c r="C22" s="34" t="s">
         <v>982</v>
-      </c>
-[...1 lines deleted...]
-        <v>983</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="19" t="s">
         <v>109</v>
       </c>
       <c r="F22" s="25" t="s">
         <v>62</v>
       </c>
       <c r="G22" s="25" t="s">
         <v>86</v>
       </c>
       <c r="H22" s="59" t="s">
         <v>34</v>
       </c>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9" ht="15" customHeight="1">
       <c r="A23" s="19" t="s">
+        <v>983</v>
+      </c>
+      <c r="B23" s="19" t="s">
         <v>984</v>
       </c>
-      <c r="B23" s="19" t="s">
+      <c r="C23" s="19" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>131</v>
       </c>
       <c r="E23" s="19" t="s">
         <v>221</v>
       </c>
       <c r="F23" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G23" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I23"/>
     </row>
     <row r="24" spans="1:9" ht="15" customHeight="1">
       <c r="A24" s="19" t="s">
+        <v>986</v>
+      </c>
+      <c r="B24" s="19" t="s">
         <v>987</v>
       </c>
-      <c r="B24" s="19" t="s">
+      <c r="C24" s="19" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="19" t="s">
         <v>85</v>
       </c>
       <c r="F24" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G24" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H24" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9" ht="15" customHeight="1">
       <c r="A25" s="18" t="s">
+        <v>989</v>
+      </c>
+      <c r="B25" s="18" t="s">
         <v>990</v>
       </c>
-      <c r="B25" s="18" t="s">
+      <c r="C25" s="18" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E25" s="19" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="18" t="s">
         <v>27</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H25" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9" ht="15" customHeight="1">
       <c r="A26" s="18" t="s">
+        <v>992</v>
+      </c>
+      <c r="B26" s="19" t="s">
         <v>993</v>
       </c>
-      <c r="B26" s="19" t="s">
+      <c r="C26" s="19" t="s">
         <v>994</v>
       </c>
-      <c r="C26" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="19" t="s">
-        <v>38</v>
+        <v>153</v>
       </c>
       <c r="E26" s="19" t="s">
-        <v>700</v>
+        <v>165</v>
       </c>
       <c r="F26" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G26" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H26" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9" ht="15" customHeight="1">
       <c r="A27" s="19" t="s">
+        <v>995</v>
+      </c>
+      <c r="B27" s="19" t="s">
         <v>996</v>
       </c>
-      <c r="B27" s="19" t="s">
+      <c r="C27" s="19" t="s">
         <v>997</v>
       </c>
-      <c r="C27" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="19" t="s">
-        <v>153</v>
+        <v>60</v>
       </c>
       <c r="E27" s="19" t="s">
-        <v>165</v>
+        <v>61</v>
       </c>
       <c r="F27" s="19" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="G27" s="19" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H27" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9" ht="15" customHeight="1">
       <c r="A28" s="42" t="s">
+        <v>998</v>
+      </c>
+      <c r="B28" s="25" t="s">
         <v>999</v>
       </c>
-      <c r="B28" s="25" t="s">
+      <c r="C28" s="19" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="25" t="s">
         <v>62</v>
       </c>
       <c r="G28" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H28" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9" ht="15" customHeight="1">
       <c r="A29" s="19" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B29" s="19" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C29" s="19" t="s">
         <v>1002</v>
-      </c>
-[...4 lines deleted...]
-        <v>1004</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E29" s="19" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
       <c r="F29" s="19" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="G29" s="19" t="s">
-        <v>28</v>
+        <v>940</v>
       </c>
       <c r="H29" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1">
       <c r="A30" s="42" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C30" s="42" t="s">
         <v>1005</v>
-      </c>
-[...4 lines deleted...]
-        <v>1007</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E30" s="19" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="F30" s="42" t="s">
         <v>27</v>
       </c>
       <c r="G30" s="42" t="s">
-        <v>941</v>
+        <v>86</v>
       </c>
       <c r="H30" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9" ht="15" customHeight="1">
       <c r="A31" s="25" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C31" s="19" t="s">
         <v>1008</v>
-      </c>
-[...4 lines deleted...]
-        <v>1010</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>61</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G31" s="19" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H31" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="15" customHeight="1">
       <c r="A32" s="18" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B32" s="19" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C32" s="19" t="s">
         <v>1011</v>
-      </c>
-[...4 lines deleted...]
-        <v>1013</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E32" s="19" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H32" s="54" t="s">
         <v>34</v>
       </c>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9" ht="15" customHeight="1">
       <c r="A33" s="19" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B33" s="19" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C33" s="19" t="s">
         <v>1014</v>
       </c>
-      <c r="B33" s="19" t="s">
+      <c r="D33" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="E33" s="19" t="s">
         <v>1015</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
       <c r="F33" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G33" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I33"/>
     </row>
     <row r="34" spans="1:9" ht="15" customHeight="1">
       <c r="A34" s="25" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B34" s="19" t="s">
         <v>1017</v>
       </c>
-      <c r="B34" s="19" t="s">
+      <c r="C34" s="19" t="s">
         <v>1018</v>
       </c>
-      <c r="C34" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="19" t="s">
-        <v>54</v>
+        <v>126</v>
       </c>
       <c r="E34" s="19" t="s">
-        <v>1020</v>
+        <v>127</v>
       </c>
       <c r="F34" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G34" s="19" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H34" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9" ht="15" customHeight="1">
       <c r="A35" s="25" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B35" s="19" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C35" s="19" t="s">
         <v>1021</v>
       </c>
-      <c r="B35" s="19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D35" s="19" t="s">
-        <v>126</v>
+        <v>38</v>
       </c>
       <c r="E35" s="19" t="s">
-        <v>127</v>
+        <v>431</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G35" s="19" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H35" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:9" ht="15" customHeight="1">
       <c r="A36" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B36" s="19" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C36" s="19" t="s">
         <v>1024</v>
       </c>
-      <c r="B36" s="19" t="s">
+      <c r="D36" s="19" t="s">
+        <v>318</v>
+      </c>
+      <c r="E36" s="19" t="s">
         <v>1025</v>
-      </c>
-[...7 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F36" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9" ht="15" customHeight="1">
       <c r="A37" s="25" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B37" s="19" t="s">
         <v>1027</v>
       </c>
-      <c r="B37" s="19" t="s">
+      <c r="C37" s="19" t="s">
         <v>1028</v>
       </c>
-      <c r="C37" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="19" t="s">
-        <v>319</v>
+        <v>38</v>
       </c>
       <c r="E37" s="19" t="s">
-        <v>1030</v>
+        <v>431</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H37" s="55" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9" ht="15" customHeight="1">
       <c r="A38" s="25" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B38" s="19" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C38" s="19" t="s">
         <v>1031</v>
       </c>
-      <c r="B38" s="19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" s="19" t="s">
-        <v>38</v>
+        <v>153</v>
       </c>
       <c r="E38" s="19" t="s">
-        <v>432</v>
+        <v>165</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G38" s="19" t="s">
-        <v>28</v>
+        <v>940</v>
       </c>
       <c r="H38" s="54" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I38"/>
     </row>
     <row r="39" spans="1:9" ht="15" customHeight="1">
       <c r="A39" s="48" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B39" s="25" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C39" s="25" t="s">
         <v>1034</v>
       </c>
-      <c r="B39" s="25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" s="19" t="s">
-        <v>153</v>
+        <v>60</v>
       </c>
       <c r="E39" s="19" t="s">
-        <v>165</v>
+        <v>61</v>
       </c>
       <c r="F39" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G39" s="25" t="s">
-        <v>941</v>
+        <v>86</v>
       </c>
       <c r="H39" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9" ht="15" customHeight="1">
       <c r="A40" s="25" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="B40" s="19" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="C40" s="19" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E40" s="19" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
       <c r="F40" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G40" s="19" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H40" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9" ht="15" customHeight="1">
       <c r="A41" s="25" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B41" s="25" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="C41" s="19" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="D41" s="19" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="E41" s="19" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="F41" s="25" t="s">
-        <v>27</v>
+        <v>110</v>
       </c>
       <c r="G41" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H41" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I41"/>
     </row>
     <row r="42" spans="1:9" ht="15" customHeight="1">
       <c r="A42" s="25" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B42" s="19" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="C42" s="19" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D42" s="19" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="E42" s="19" t="s">
-        <v>85</v>
+        <v>158</v>
       </c>
       <c r="F42" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H42" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9" ht="15" customHeight="1">
       <c r="A43" s="25" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B43" s="19" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="C43" s="19" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="D43" s="19" t="s">
-        <v>66</v>
+        <v>318</v>
       </c>
       <c r="E43" s="19" t="s">
-        <v>67</v>
+        <v>319</v>
       </c>
       <c r="F43" s="19" t="s">
-        <v>110</v>
+        <v>27</v>
       </c>
       <c r="G43" s="19" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H43" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9" ht="15" customHeight="1">
       <c r="A44" s="25" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="B44" s="19" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="C44" s="19" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="D44" s="19" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="E44" s="19" t="s">
-        <v>158</v>
+        <v>1053</v>
       </c>
       <c r="F44" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G44" s="19" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H44" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9" ht="15" customHeight="1">
       <c r="A45" s="25" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="B45" s="19" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="C45" s="19" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="D45" s="19" t="s">
-        <v>319</v>
+        <v>60</v>
       </c>
       <c r="E45" s="19" t="s">
-        <v>320</v>
+        <v>302</v>
       </c>
       <c r="F45" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G45" s="19" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H45" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9" ht="15" customHeight="1">
       <c r="A46" s="42" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="B46" s="19" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C46" s="19" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="D46" s="19" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="E46" s="19" t="s">
-        <v>1058</v>
+        <v>39</v>
       </c>
       <c r="F46" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G46" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H46" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I46"/>
     </row>
     <row r="47" spans="1:9" ht="15" customHeight="1">
       <c r="A47" s="74" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="B47" s="19" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="C47" s="19" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="D47" s="19" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="E47" s="19" t="s">
-        <v>303</v>
+        <v>197</v>
       </c>
       <c r="F47" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G47" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H47" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I47"/>
     </row>
     <row r="48" spans="1:9" ht="15" customHeight="1">
       <c r="A48" s="25" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="B48" s="19" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="C48" s="19" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="D48" s="19" t="s">
-        <v>38</v>
+        <v>121</v>
       </c>
       <c r="E48" s="19" t="s">
-        <v>39</v>
+        <v>122</v>
       </c>
       <c r="F48" s="19" t="s">
-        <v>27</v>
+        <v>166</v>
       </c>
       <c r="G48" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H48" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:9" ht="15" customHeight="1">
       <c r="A49" s="25" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="B49" s="19" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="C49" s="19" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="D49" s="19" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="E49" s="19" t="s">
-        <v>197</v>
+        <v>158</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G49" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H49" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9" ht="15" customHeight="1">
       <c r="A50" s="25" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="B50" s="25" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="C50" s="25" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="D50" s="19" t="s">
-        <v>121</v>
+        <v>38</v>
       </c>
       <c r="E50" s="19" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="F50" s="25" t="s">
-        <v>166</v>
+        <v>27</v>
       </c>
       <c r="G50" s="25" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H50" s="59" t="s">
         <v>34</v>
       </c>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9" ht="15" customHeight="1">
       <c r="A51" s="46" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="B51" s="19" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C51" s="19" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E51" s="19" t="s">
-        <v>158</v>
+        <v>117</v>
       </c>
       <c r="F51" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G51" s="19" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H51" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I51"/>
     </row>
     <row r="52" spans="1:9" ht="15" customHeight="1">
       <c r="A52" s="25" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="B52" s="19" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="C52" s="19" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="D52" s="19" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="E52" s="19" t="s">
-        <v>117</v>
+        <v>1078</v>
       </c>
       <c r="F52" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G52" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H52" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I52"/>
     </row>
     <row r="53" spans="1:9" ht="15" customHeight="1">
       <c r="A53" s="25" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="B53" s="22" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="C53" s="19" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="D53" s="19" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="E53" s="19" t="s">
-        <v>117</v>
+        <v>50</v>
       </c>
       <c r="F53" s="19" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="G53" s="19" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H53" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I53"/>
     </row>
     <row r="54" spans="1:9" ht="15" customHeight="1">
       <c r="A54" s="42" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="B54" s="19" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="C54" s="19" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="D54" s="19" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="E54" s="19" t="s">
-        <v>1083</v>
+        <v>302</v>
       </c>
       <c r="F54" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G54" s="19" t="s">
-        <v>28</v>
+        <v>1162</v>
       </c>
       <c r="H54" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I54"/>
     </row>
     <row r="55" spans="1:9" ht="15" customHeight="1">
       <c r="A55" s="18" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="B55" s="19" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="C55" s="19" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="D55" s="19" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="E55" s="19" t="s">
-        <v>50</v>
+        <v>302</v>
       </c>
       <c r="F55" s="19" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="G55" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H55" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I55"/>
     </row>
     <row r="56" spans="1:9" ht="15" customHeight="1">
       <c r="A56" s="25" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="B56" s="18" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C56" s="19" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="D56" s="19" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="E56" s="19" t="s">
-        <v>303</v>
+        <v>49</v>
       </c>
       <c r="F56" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G56" s="19" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H56" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I56"/>
     </row>
     <row r="57" spans="1:9" ht="15" customHeight="1">
       <c r="A57" s="25" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="B57" s="19" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="C57" s="22" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="D57" s="19" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="E57" s="19" t="s">
-        <v>303</v>
+        <v>319</v>
       </c>
       <c r="F57" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G57" s="19" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H57" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I57"/>
     </row>
     <row r="58" spans="1:9" ht="15" customHeight="1">
       <c r="A58" s="25" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B58" s="19" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="C58" s="19" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="D58" s="19" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="E58" s="19" t="s">
-        <v>49</v>
+        <v>109</v>
       </c>
       <c r="F58" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G58" s="19" t="s">
-        <v>28</v>
+        <v>940</v>
       </c>
       <c r="H58" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I58"/>
     </row>
     <row r="59" spans="1:9" ht="15" customHeight="1">
       <c r="A59" s="25" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="B59" s="19" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="C59" s="19" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="D59" s="19" t="s">
-        <v>319</v>
+        <v>131</v>
       </c>
       <c r="E59" s="19" t="s">
-        <v>320</v>
+        <v>132</v>
       </c>
       <c r="F59" s="19" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="G59" s="19" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H59" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I59"/>
     </row>
     <row r="60" spans="1:9" ht="15" customHeight="1">
       <c r="A60" s="42" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B60" s="19" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="C60" s="19" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="D60" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E60" s="19" t="s">
-        <v>109</v>
+        <v>567</v>
       </c>
       <c r="F60" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G60" s="19" t="s">
-        <v>941</v>
+        <v>86</v>
       </c>
       <c r="H60" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I60"/>
     </row>
     <row r="61" spans="1:9" ht="15" customHeight="1">
       <c r="A61" s="25" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="B61" s="19" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="C61" s="46" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="D61" s="19" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="E61" s="19" t="s">
-        <v>132</v>
+        <v>1106</v>
       </c>
       <c r="F61" s="25" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="G61" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H61" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I61"/>
     </row>
     <row r="62" spans="1:9" ht="15" customHeight="1">
       <c r="A62" s="25" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="B62" s="19" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="C62" s="19" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="D62" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E62" s="19" t="s">
-        <v>568</v>
+        <v>158</v>
       </c>
       <c r="F62" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G62" s="19" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H62" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I62"/>
     </row>
     <row r="63" spans="1:9" ht="15" customHeight="1">
       <c r="A63" s="25" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="B63" s="19" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="C63" s="19" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="D63" s="19" t="s">
-        <v>153</v>
+        <v>457</v>
       </c>
       <c r="E63" s="19" t="s">
-        <v>1111</v>
+        <v>458</v>
       </c>
       <c r="F63" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G63" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H63" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I63"/>
     </row>
     <row r="64" spans="1:9">
-      <c r="A64" s="48" t="s">
-        <v>1112</v>
+      <c r="A64" s="42" t="s">
+        <v>1113</v>
       </c>
       <c r="B64" s="19" t="s">
-        <v>1113</v>
-[...1 lines deleted...]
-      <c r="C64" s="74" t="s">
         <v>1114</v>
       </c>
+      <c r="C64" s="22" t="s">
+        <v>1115</v>
+      </c>
       <c r="D64" s="19" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="E64" s="19" t="s">
-        <v>158</v>
-[...4 lines deleted...]
-      <c r="G64" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F64" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G64" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H64" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="I64" s="70"/>
+      <c r="I64"/>
     </row>
     <row r="65" spans="1:9" ht="15" customHeight="1">
-      <c r="A65" s="25" t="s">
-        <v>1115</v>
+      <c r="A65" s="48" t="s">
+        <v>1116</v>
       </c>
       <c r="B65" s="19" t="s">
-        <v>1116</v>
-[...1 lines deleted...]
-      <c r="C65" s="77" t="s">
         <v>1117</v>
       </c>
+      <c r="C65" s="25" t="s">
+        <v>1118</v>
+      </c>
       <c r="D65" s="19" t="s">
-        <v>153</v>
+        <v>54</v>
       </c>
       <c r="E65" s="19" t="s">
-        <v>165</v>
-[...4 lines deleted...]
-      <c r="G65" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="F65" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G65" s="25" t="s">
         <v>86</v>
       </c>
       <c r="H65" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="I65"/>
+      <c r="I65" s="70"/>
     </row>
     <row r="66" spans="1:9" ht="15" customHeight="1">
-      <c r="A66" s="18" t="s">
-        <v>1118</v>
+      <c r="A66" s="25" t="s">
+        <v>1119</v>
       </c>
       <c r="B66" s="19" t="s">
-        <v>1119</v>
-[...1 lines deleted...]
-      <c r="C66" s="19" t="s">
         <v>1120</v>
       </c>
+      <c r="C66" s="77" t="s">
+        <v>1121</v>
+      </c>
       <c r="D66" s="19" t="s">
-        <v>458</v>
+        <v>1122</v>
       </c>
       <c r="E66" s="19" t="s">
-        <v>459</v>
+        <v>280</v>
       </c>
       <c r="F66" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G66" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H66" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I66"/>
     </row>
     <row r="67" spans="1:9" ht="15" customHeight="1">
-      <c r="A67" s="25" t="s">
-        <v>1121</v>
+      <c r="A67" s="18" t="s">
+        <v>1123</v>
       </c>
       <c r="B67" s="19" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="C67" s="19" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="D67" s="19" t="s">
-        <v>49</v>
+        <v>210</v>
       </c>
       <c r="E67" s="19" t="s">
-        <v>49</v>
+        <v>302</v>
       </c>
       <c r="F67" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G67" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H67" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I67"/>
     </row>
     <row r="68" spans="1:9" ht="15" customHeight="1">
       <c r="A68" s="25" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="B68" s="19" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="C68" s="19" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="D68" s="19" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="E68" s="19" t="s">
-        <v>55</v>
+        <v>197</v>
       </c>
       <c r="F68" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G68" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H68" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I68"/>
     </row>
     <row r="69" spans="1:9" ht="15" customHeight="1">
       <c r="A69" s="25" t="s">
-        <v>1127</v>
-[...4 lines deleted...]
-      <c r="C69" s="25" t="s">
         <v>1129</v>
       </c>
+      <c r="B69" s="19" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C69" s="19" t="s">
+        <v>1131</v>
+      </c>
       <c r="D69" s="19" t="s">
-        <v>1130</v>
+        <v>49</v>
       </c>
       <c r="E69" s="19" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="F69" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="F69" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G69" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H69" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I69"/>
     </row>
     <row r="70" spans="1:9" ht="15" customHeight="1">
-      <c r="A70" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B70" s="19" t="s">
+      <c r="A70" s="25" t="s">
         <v>1132</v>
       </c>
-      <c r="C70" s="19" t="s">
+      <c r="B70" s="25" t="s">
         <v>1133</v>
       </c>
+      <c r="C70" s="25" t="s">
+        <v>1134</v>
+      </c>
       <c r="D70" s="19" t="s">
-        <v>210</v>
+        <v>38</v>
       </c>
       <c r="E70" s="19" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="F70" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="F70" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G70" s="19" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H70" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I70"/>
     </row>
     <row r="71" spans="1:9" ht="15" customHeight="1">
       <c r="A71" s="19" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="B71" s="19" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="C71" s="19" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="D71" s="19" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="E71" s="19" t="s">
-        <v>197</v>
+        <v>50</v>
       </c>
       <c r="F71" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G71" s="19" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H71" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I71"/>
     </row>
     <row r="72" spans="1:9" ht="15" customHeight="1">
-      <c r="A72" s="25" t="s">
-        <v>1137</v>
+      <c r="A72" s="19" t="s">
+        <v>1138</v>
       </c>
       <c r="B72" s="19" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="C72" s="19" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="D72" s="19" t="s">
-        <v>49</v>
+        <v>153</v>
       </c>
       <c r="E72" s="19" t="s">
-        <v>50</v>
+        <v>165</v>
       </c>
       <c r="F72" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G72" s="19" t="s">
-        <v>28</v>
+        <v>940</v>
       </c>
       <c r="H72" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I72"/>
     </row>
     <row r="73" spans="1:9" ht="15" customHeight="1">
       <c r="A73" s="25" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="B73" s="19" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="C73" s="19" t="s">
-        <v>1142</v>
+        <v>1541</v>
       </c>
       <c r="D73" s="19" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="E73" s="19" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="F73" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G73" s="19" t="s">
-        <v>86</v>
+        <v>940</v>
       </c>
       <c r="H73" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I73"/>
     </row>
     <row r="74" spans="1:9" ht="15" customHeight="1">
-      <c r="A74" s="42" t="s">
+      <c r="A74" s="25" t="s">
         <v>1143</v>
       </c>
       <c r="B74" s="19" t="s">
         <v>1144</v>
       </c>
       <c r="C74" s="19" t="s">
         <v>1145</v>
       </c>
       <c r="D74" s="19" t="s">
-        <v>49</v>
+        <v>210</v>
       </c>
       <c r="E74" s="19" t="s">
-        <v>50</v>
+        <v>431</v>
       </c>
       <c r="F74" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G74" s="19" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H74" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I74"/>
     </row>
     <row r="75" spans="1:9" ht="15" customHeight="1">
-      <c r="A75" s="25" t="s">
+      <c r="A75" s="42" t="s">
         <v>1146</v>
       </c>
       <c r="B75" s="19" t="s">
         <v>1147</v>
       </c>
       <c r="C75" s="19" t="s">
         <v>1148</v>
       </c>
       <c r="D75" s="19" t="s">
-        <v>153</v>
+        <v>971</v>
       </c>
       <c r="E75" s="19" t="s">
-        <v>165</v>
+        <v>1149</v>
       </c>
       <c r="F75" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G75" s="19" t="s">
-        <v>941</v>
+        <v>86</v>
       </c>
       <c r="H75" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I75"/>
     </row>
     <row r="76" spans="1:9" ht="15" customHeight="1">
       <c r="A76" s="25" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="B76" s="19" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="C76" s="19" t="s">
-        <v>1563</v>
+        <v>1152</v>
       </c>
       <c r="D76" s="19" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="E76" s="19" t="s">
-        <v>67</v>
+        <v>109</v>
       </c>
       <c r="F76" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G76" s="19" t="s">
-        <v>941</v>
+        <v>28</v>
       </c>
       <c r="H76" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I76"/>
     </row>
     <row r="77" spans="1:9" ht="15" customHeight="1">
       <c r="A77" s="25" t="s">
-        <v>1151</v>
-[...4 lines deleted...]
-      <c r="C77" s="25" t="s">
         <v>1153</v>
       </c>
+      <c r="B77" s="19" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C77" s="19" t="s">
+        <v>1155</v>
+      </c>
       <c r="D77" s="19" t="s">
-        <v>210</v>
+        <v>54</v>
       </c>
       <c r="E77" s="19" t="s">
-        <v>432</v>
-[...7 lines deleted...]
-      <c r="H77" s="59" t="s">
+        <v>228</v>
+      </c>
+      <c r="F77" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G77" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H77" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I77"/>
     </row>
     <row r="78" spans="1:9" ht="15" customHeight="1">
-      <c r="A78" s="48" t="s">
-        <v>1154</v>
+      <c r="A78" s="25" t="s">
+        <v>1156</v>
       </c>
       <c r="B78" s="25" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="C78" s="25" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="D78" s="19" t="s">
-        <v>972</v>
+        <v>38</v>
       </c>
       <c r="E78" s="19" t="s">
-        <v>1157</v>
+        <v>117</v>
       </c>
       <c r="F78" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G78" s="25" t="s">
         <v>86</v>
       </c>
       <c r="H78" s="59" t="s">
         <v>34</v>
       </c>
       <c r="I78"/>
     </row>
     <row r="79" spans="1:9" ht="15" customHeight="1">
-      <c r="A79" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B79" s="19" t="s">
+      <c r="A79" s="48" t="s">
         <v>1159</v>
       </c>
-      <c r="C79" s="19" t="s">
+      <c r="B79" s="25" t="s">
         <v>1160</v>
+      </c>
+      <c r="C79" s="25" t="s">
+        <v>1161</v>
       </c>
       <c r="D79" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E79" s="19" t="s">
         <v>109</v>
       </c>
-      <c r="F79" s="19" t="s">
-[...5 lines deleted...]
-      <c r="H79" s="55" t="s">
+      <c r="F79" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G79" s="25" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H79" s="59" t="s">
         <v>34</v>
       </c>
       <c r="I79"/>
     </row>
     <row r="80" spans="1:9" ht="15" customHeight="1">
       <c r="A80" s="25" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="B80" s="19" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="C80" s="19" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="D80" s="19" t="s">
-        <v>54</v>
+        <v>121</v>
       </c>
       <c r="E80" s="19" t="s">
-        <v>228</v>
+        <v>146</v>
       </c>
       <c r="F80" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G80" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H80" s="55" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I80" s="51"/>
+        <v>78</v>
+      </c>
+      <c r="I80"/>
     </row>
     <row r="81" spans="1:9" ht="15" customHeight="1">
       <c r="A81" s="25" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B81" s="19" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="C81" s="22" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="D81" s="19" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E81" s="19" t="s">
-        <v>117</v>
+        <v>61</v>
       </c>
       <c r="F81" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G81" s="19" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H81" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="I81"/>
+      <c r="I81" s="51"/>
     </row>
     <row r="82" spans="1:9" ht="15" customHeight="1">
       <c r="A82" s="25" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="B82" s="19" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="C82" s="19" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="D82" s="19" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="E82" s="19" t="s">
-        <v>109</v>
+        <v>50</v>
       </c>
       <c r="F82" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G82" s="19" t="s">
-        <v>1170</v>
-[...1 lines deleted...]
-      <c r="H82" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="H82" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I82"/>
     </row>
     <row r="83" spans="1:9" ht="15" customHeight="1">
       <c r="A83" s="25" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="B83" s="19" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="C83" s="19" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D83" s="19" t="s">
-        <v>121</v>
+        <v>38</v>
       </c>
       <c r="E83" s="19" t="s">
-        <v>146</v>
+        <v>1175</v>
       </c>
       <c r="F83" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G83" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H83" s="55" t="s">
-        <v>56</v>
+      <c r="H83" s="54" t="s">
+        <v>34</v>
       </c>
       <c r="I83"/>
     </row>
     <row r="84" spans="1:9" ht="15" customHeight="1">
       <c r="A84" s="25" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>1175</v>
+        <v>1176</v>
+      </c>
+      <c r="B84" s="19">
+        <v>3330</v>
       </c>
       <c r="C84" s="19" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="D84" s="19" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="E84" s="19" t="s">
-        <v>44</v>
+        <v>302</v>
       </c>
       <c r="F84" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G84" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H84" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I84"/>
     </row>
     <row r="85" spans="1:9" ht="15" customHeight="1">
       <c r="A85" s="25" t="s">
-        <v>1177</v>
-[...1 lines deleted...]
-      <c r="B85" s="25" t="s">
         <v>1178</v>
       </c>
+      <c r="B85" s="19" t="s">
+        <v>1179</v>
+      </c>
       <c r="C85" s="19" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="D85" s="19" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E85" s="19" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>333</v>
+      </c>
+      <c r="F85" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G85" s="19" t="s">
+        <v>86</v>
       </c>
       <c r="H85" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I85"/>
     </row>
     <row r="86" spans="1:9" ht="15" customHeight="1">
       <c r="A86" s="25" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B86" s="25" t="s">
-        <v>1181</v>
-[...1 lines deleted...]
-      <c r="C86" s="25" t="s">
         <v>1182</v>
       </c>
+      <c r="C86" s="19" t="s">
+        <v>1183</v>
+      </c>
       <c r="D86" s="19" t="s">
-        <v>38</v>
+        <v>574</v>
       </c>
       <c r="E86" s="19" t="s">
-        <v>1183</v>
+        <v>979</v>
       </c>
       <c r="F86" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G86" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="H86" s="59" t="s">
+      <c r="H86" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I86"/>
     </row>
     <row r="87" spans="1:9" ht="15" customHeight="1">
-      <c r="A87" s="18" t="s">
+      <c r="A87" s="25" t="s">
         <v>1184</v>
       </c>
-      <c r="B87" s="19">
-[...2 lines deleted...]
-      <c r="C87" s="19" t="s">
+      <c r="B87" s="25" t="s">
         <v>1185</v>
       </c>
+      <c r="C87" s="25" t="s">
+        <v>1186</v>
+      </c>
       <c r="D87" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="E87" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="F87" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G87" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H87" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="I87"/>
+    </row>
+    <row r="88" spans="1:9" ht="15" customHeight="1">
+      <c r="A88" s="18" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B88" s="19" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C88" s="19" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D88" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="E87" s="19" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="E88" s="19" t="s">
-        <v>334</v>
+        <v>243</v>
       </c>
       <c r="F88" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G88" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H88" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I88"/>
     </row>
     <row r="89" spans="1:9" ht="15" customHeight="1">
       <c r="A89" s="25" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="B89" s="19" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="C89" s="19" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="D89" s="19" t="s">
-        <v>575</v>
+        <v>38</v>
       </c>
       <c r="E89" s="19" t="s">
-        <v>980</v>
+        <v>158</v>
       </c>
       <c r="F89" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G89" s="19" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H89" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="I89" s="70"/>
+      <c r="I89"/>
     </row>
     <row r="90" spans="1:9" ht="15" customHeight="1">
       <c r="A90" s="25" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="B90" s="19" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="C90" s="19" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="D90" s="19" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="E90" s="19" t="s">
-        <v>77</v>
+        <v>302</v>
       </c>
       <c r="F90" s="19" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="G90" s="19" t="s">
-        <v>28</v>
+        <v>940</v>
       </c>
       <c r="H90" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="I90"/>
+      <c r="I90" s="70"/>
     </row>
     <row r="91" spans="1:9" ht="15" customHeight="1">
       <c r="A91" s="25" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="B91" s="19" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="C91" s="19" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D91" s="19" t="s">
-        <v>94</v>
+        <v>43</v>
       </c>
       <c r="E91" s="19" t="s">
-        <v>244</v>
+        <v>44</v>
       </c>
       <c r="F91" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G91" s="19" t="s">
-        <v>86</v>
+        <v>940</v>
       </c>
       <c r="H91" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I91"/>
     </row>
     <row r="92" spans="1:9" ht="15" customHeight="1">
-      <c r="A92" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B92" s="18" t="s">
+      <c r="A92" s="25" t="s">
         <v>1199</v>
       </c>
-      <c r="C92" s="18" t="s">
+      <c r="B92" s="19" t="s">
         <v>1200</v>
       </c>
+      <c r="C92" s="19" t="s">
+        <v>1201</v>
+      </c>
       <c r="D92" s="19" t="s">
-        <v>38</v>
+        <v>457</v>
       </c>
       <c r="E92" s="19" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>458</v>
+      </c>
+      <c r="F92" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G92" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="H92" s="55" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="I92"/>
     </row>
     <row r="93" spans="1:9" ht="15" customHeight="1">
-      <c r="A93" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B93" s="19" t="s">
+      <c r="A93" s="18" t="s">
         <v>1202</v>
       </c>
-      <c r="C93" s="19" t="s">
+      <c r="B93" s="18" t="s">
         <v>1203</v>
       </c>
+      <c r="C93" s="18" t="s">
+        <v>1204</v>
+      </c>
       <c r="D93" s="19" t="s">
-        <v>60</v>
+        <v>121</v>
       </c>
       <c r="E93" s="19" t="s">
-        <v>303</v>
-[...7 lines deleted...]
-      <c r="H93" s="54" t="s">
+        <v>122</v>
+      </c>
+      <c r="F93" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="G93" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="H93" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I93"/>
     </row>
     <row r="94" spans="1:9" ht="15" customHeight="1">
       <c r="A94" s="25" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B94" s="19" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="C94" s="19" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="D94" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="E94" s="19" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F94" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G94" s="44" t="s">
+        <v>86</v>
+      </c>
+      <c r="H94" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I94"/>
+    </row>
+    <row r="95" spans="1:9" ht="15" customHeight="1">
+      <c r="A95" s="25" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B95" s="19" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C95" s="19" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D95" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="E94" s="19" t="s">
+      <c r="E95" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="F94" s="19" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="F95" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G95" s="19" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>86</v>
+      </c>
+      <c r="H95" s="54" t="s">
+        <v>34</v>
       </c>
       <c r="I95"/>
     </row>
     <row r="96" spans="1:9" ht="15" customHeight="1">
-      <c r="A96" s="25" t="s">
-        <v>1210</v>
+      <c r="A96" s="18" t="s">
+        <v>1212</v>
       </c>
       <c r="B96" s="19" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="C96" s="19" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="D96" s="19" t="s">
-        <v>121</v>
+        <v>49</v>
       </c>
       <c r="E96" s="19" t="s">
-        <v>122</v>
+        <v>50</v>
       </c>
       <c r="F96" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G96" s="19" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H96" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I96"/>
     </row>
     <row r="97" spans="1:9" ht="15" customHeight="1">
-      <c r="A97" s="46" t="s">
-        <v>1213</v>
+      <c r="A97" s="25" t="s">
+        <v>1215</v>
       </c>
       <c r="B97" s="19" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="C97" s="19" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="D97" s="19" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="E97" s="19" t="s">
-        <v>1216</v>
+        <v>61</v>
       </c>
       <c r="F97" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G97" s="19" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H97" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I97"/>
     </row>
     <row r="98" spans="1:9" ht="15" customHeight="1">
-      <c r="A98" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B98" s="25" t="s">
+      <c r="A98" s="46" t="s">
         <v>1218</v>
       </c>
-      <c r="C98" s="25" t="s">
+      <c r="B98" s="19" t="s">
         <v>1219</v>
       </c>
+      <c r="C98" s="19" t="s">
+        <v>1220</v>
+      </c>
       <c r="D98" s="19" t="s">
-        <v>43</v>
+        <v>235</v>
       </c>
       <c r="E98" s="19" t="s">
-        <v>44</v>
-[...7 lines deleted...]
-      <c r="H98" s="59" t="s">
+        <v>236</v>
+      </c>
+      <c r="F98" s="19" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G98" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H98" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I98"/>
     </row>
     <row r="99" spans="1:9" ht="15" customHeight="1">
       <c r="A99" s="25" t="s">
-        <v>1220</v>
-[...4 lines deleted...]
-      <c r="C99" s="19" t="s">
         <v>1222</v>
       </c>
+      <c r="B99" s="25" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C99" s="25" t="s">
+        <v>1224</v>
+      </c>
       <c r="D99" s="19" t="s">
-        <v>49</v>
+        <v>457</v>
       </c>
       <c r="E99" s="19" t="s">
-        <v>50</v>
-[...7 lines deleted...]
-      <c r="H99" s="55" t="s">
+        <v>458</v>
+      </c>
+      <c r="F99" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G99" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H99" s="59" t="s">
         <v>34</v>
       </c>
       <c r="I99"/>
     </row>
     <row r="100" spans="1:9" ht="15" customHeight="1">
       <c r="A100" s="25" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="B100" s="19" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="C100" s="19" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="D100" s="19" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="E100" s="19" t="s">
-        <v>61</v>
+        <v>197</v>
       </c>
       <c r="F100" s="19" t="s">
-        <v>27</v>
+        <v>1228</v>
       </c>
       <c r="G100" s="19" t="s">
-        <v>28</v>
+        <v>1162</v>
       </c>
       <c r="H100" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I100"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="25" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="B101" s="19" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="C101" s="19" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="D101" s="19" t="s">
-        <v>236</v>
+        <v>43</v>
       </c>
       <c r="E101" s="19" t="s">
-        <v>237</v>
+        <v>197</v>
       </c>
       <c r="F101" s="19" t="s">
-        <v>1229</v>
+        <v>166</v>
       </c>
       <c r="G101" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H101" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I101"/>
     </row>
     <row r="102" spans="1:9" ht="15" customHeight="1">
       <c r="A102" s="25" t="s">
-        <v>1230</v>
-[...4 lines deleted...]
-      <c r="C102" s="25" t="s">
         <v>1232</v>
       </c>
+      <c r="B102" s="19" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C102" s="19" t="s">
+        <v>1234</v>
+      </c>
       <c r="D102" s="19" t="s">
-        <v>458</v>
+        <v>574</v>
       </c>
       <c r="E102" s="19" t="s">
-        <v>459</v>
-[...7 lines deleted...]
-      <c r="H102" s="54" t="s">
+        <v>575</v>
+      </c>
+      <c r="F102" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G102" s="19" t="s">
+        <v>86</v>
+      </c>
+      <c r="H102" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I102"/>
     </row>
     <row r="103" spans="1:9" ht="15" customHeight="1">
       <c r="A103" s="25" t="s">
-        <v>1233</v>
-[...4 lines deleted...]
-      <c r="C103" s="19" t="s">
         <v>1235</v>
       </c>
+      <c r="B103" s="25" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C103" s="25" t="s">
+        <v>1237</v>
+      </c>
       <c r="D103" s="19" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="E103" s="19" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>302</v>
+      </c>
+      <c r="F103" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G103" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="H103" s="54" t="s">
+        <v>34</v>
       </c>
       <c r="I103"/>
     </row>
     <row r="104" spans="1:9" ht="15" customHeight="1">
       <c r="A104" s="25" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="B104" s="19" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="C104" s="35" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="D104" s="19" t="s">
         <v>43</v>
       </c>
       <c r="E104" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F104" s="19" t="s">
-        <v>166</v>
+        <v>27</v>
       </c>
       <c r="G104" s="19" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H104" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I104"/>
     </row>
     <row r="105" spans="1:9" ht="15" customHeight="1">
       <c r="A105" s="25" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B105" s="19" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="C105" s="19" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="D105" s="19" t="s">
-        <v>575</v>
+        <v>43</v>
       </c>
       <c r="E105" s="19" t="s">
-        <v>576</v>
+        <v>197</v>
       </c>
       <c r="F105" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G105" s="19" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H105" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I105"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="25" t="s">
-        <v>1243</v>
-[...5 lines deleted...]
-        <v>1245</v>
+        <v>787</v>
+      </c>
+      <c r="B106" s="19" t="s">
+        <v>788</v>
+      </c>
+      <c r="C106" s="19" t="s">
+        <v>789</v>
       </c>
       <c r="D106" s="19" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="E106" s="19" t="s">
-        <v>303</v>
-[...7 lines deleted...]
-      <c r="H106" s="59" t="s">
+        <v>109</v>
+      </c>
+      <c r="F106" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G106" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H106" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I106"/>
     </row>
     <row r="107" spans="1:9" ht="15" customHeight="1">
       <c r="A107" s="25" t="s">
-        <v>1246</v>
+        <v>240</v>
       </c>
       <c r="B107" s="25" t="s">
-        <v>1247</v>
+        <v>241</v>
       </c>
       <c r="C107" s="25" t="s">
-        <v>1248</v>
+        <v>242</v>
       </c>
       <c r="D107" s="19" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="E107" s="19" t="s">
-        <v>197</v>
+        <v>243</v>
       </c>
       <c r="F107" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G107" s="25" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H107" s="59" t="s">
         <v>34</v>
       </c>
       <c r="I107" s="78"/>
     </row>
-    <row r="108" spans="1:9" ht="15" customHeight="1">
-[...77 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A8:H110" xr:uid="{00000000-0001-0000-0200-000000000000}">
-[...3 lines deleted...]
-  </autoFilter>
+  <autoFilter ref="A8:H107" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="599" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Tabelle4"/>
-  <dimension ref="A1:I50"/>
+  <dimension ref="A1:S49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J23" sqref="J23"/>
+      <selection activeCell="K22" sqref="K22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="25.5703125" style="28" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="28" customWidth="1"/>
     <col min="3" max="3" width="40.5703125" style="28" customWidth="1"/>
     <col min="4" max="4" width="25.5703125" style="28" customWidth="1"/>
     <col min="5" max="5" width="33.5703125" style="28" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="28" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="28" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1">
       <c r="A1" s="22" t="s">
-        <v>1255</v>
-      </c>
+        <v>1244</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
       <c r="I1" s="51"/>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1">
+      <c r="A2"/>
+      <c r="B2"/>
+      <c r="C2"/>
       <c r="D2" s="52"/>
       <c r="E2" s="52"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
       <c r="I2" s="51"/>
     </row>
     <row r="3" spans="1:9" ht="15" customHeight="1">
       <c r="A3" s="20">
-        <v>46143</v>
-      </c>
+        <v>46204</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
       <c r="D3" s="52"/>
       <c r="E3" s="52"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="15" customHeight="1">
+      <c r="A4"/>
+      <c r="B4"/>
+      <c r="C4"/>
       <c r="D4" s="52"/>
       <c r="E4" s="52"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="15" customHeight="1">
+      <c r="A5"/>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1">
       <c r="A6" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="33">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
       <c r="F6" s="22"/>
       <c r="G6" s="29"/>
+      <c r="H6"/>
       <c r="I6" s="51"/>
     </row>
     <row r="7" spans="1:9" ht="15" customHeight="1">
       <c r="A7" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="33">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" s="30"/>
       <c r="D7" s="31" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="31"/>
       <c r="F7" s="27"/>
       <c r="G7" s="29"/>
+      <c r="H7"/>
       <c r="I7" s="51"/>
     </row>
     <row r="8" spans="1:9" ht="24">
       <c r="A8" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="24" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="19" t="s">
         <v>20</v>
       </c>
       <c r="I8" s="51"/>
     </row>
     <row r="9" spans="1:9" ht="15" customHeight="1">
       <c r="A9" s="25" t="s">
-        <v>1256</v>
+        <v>1245</v>
       </c>
       <c r="B9" s="25" t="s">
-        <v>1257</v>
+        <v>1246</v>
       </c>
       <c r="C9" s="19" t="s">
-        <v>1258</v>
+        <v>1247</v>
       </c>
       <c r="D9" s="25" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="25" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="F9" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G9" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1">
       <c r="A10" s="25" t="s">
-        <v>1259</v>
+        <v>1248</v>
       </c>
       <c r="B10" s="25" t="s">
-        <v>1260</v>
+        <v>1249</v>
       </c>
       <c r="C10" s="25" t="s">
-        <v>1261</v>
+        <v>1250</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>49</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>49</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1">
       <c r="A11" s="25" t="s">
-        <v>1262</v>
+        <v>1251</v>
       </c>
       <c r="B11" s="25" t="s">
-        <v>1263</v>
+        <v>1252</v>
       </c>
       <c r="C11" s="19" t="s">
-        <v>1264</v>
+        <v>1253</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="25" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G11" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1">
       <c r="A12" s="25" t="s">
-        <v>1265</v>
+        <v>1254</v>
       </c>
       <c r="B12" s="25" t="s">
-        <v>1266</v>
+        <v>1255</v>
       </c>
       <c r="C12" s="19" t="s">
-        <v>1267</v>
+        <v>1545</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>158</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G12" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1">
       <c r="A13" s="19" t="s">
-        <v>1268</v>
+        <v>1256</v>
       </c>
       <c r="B13" s="19" t="s">
-        <v>1269</v>
+        <v>1257</v>
       </c>
       <c r="C13" s="19" t="s">
-        <v>1270</v>
+        <v>1258</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>153</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>154</v>
       </c>
       <c r="F13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1">
       <c r="A14" s="25" t="s">
-        <v>1271</v>
+        <v>1259</v>
       </c>
       <c r="B14" s="25" t="s">
-        <v>1272</v>
+        <v>1260</v>
       </c>
       <c r="C14" s="19" t="s">
-        <v>1273</v>
+        <v>1261</v>
       </c>
       <c r="D14" s="25" t="s">
         <v>131</v>
       </c>
       <c r="E14" s="25" t="s">
         <v>132</v>
       </c>
       <c r="F14" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G14" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9" ht="15" customHeight="1">
       <c r="A15" s="25" t="s">
-        <v>1277</v>
+        <v>1262</v>
       </c>
       <c r="B15" s="25" t="s">
-        <v>1278</v>
+        <v>1263</v>
       </c>
       <c r="C15" s="19" t="s">
-        <v>1279</v>
+        <v>1264</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="25" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="F15" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9" ht="15" customHeight="1">
       <c r="A16" s="25" t="s">
-        <v>1280</v>
+        <v>1265</v>
       </c>
       <c r="B16" s="25" t="s">
-        <v>1281</v>
+        <v>1266</v>
       </c>
       <c r="C16" s="19" t="s">
-        <v>1282</v>
+        <v>1267</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="25" t="s">
         <v>117</v>
       </c>
       <c r="F16" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H16" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9" ht="15" customHeight="1">
       <c r="A17" s="25" t="s">
-        <v>1283</v>
+        <v>1268</v>
       </c>
       <c r="B17" s="25" t="s">
-        <v>1284</v>
+        <v>1269</v>
       </c>
       <c r="C17" s="19" t="s">
-        <v>1285</v>
+        <v>1270</v>
       </c>
       <c r="D17" s="25" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="25" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="F17" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H17" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9" ht="15" customHeight="1">
-      <c r="A18" s="25" t="s">
-        <v>1286</v>
+      <c r="A18" s="19" t="s">
+        <v>1271</v>
       </c>
       <c r="B18" s="25" t="s">
-        <v>1287</v>
+        <v>1272</v>
       </c>
       <c r="C18" s="19" t="s">
-        <v>1288</v>
+        <v>1273</v>
       </c>
       <c r="D18" s="25" t="s">
         <v>126</v>
       </c>
       <c r="E18" s="25" t="s">
-        <v>1157</v>
+        <v>1149</v>
       </c>
       <c r="F18" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G18" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9" ht="15" customHeight="1">
-      <c r="A19" s="19" t="s">
-        <v>1289</v>
+      <c r="A19" s="60" t="s">
+        <v>1274</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>1290</v>
+        <v>1275</v>
       </c>
       <c r="C19" s="19" t="s">
-        <v>1291</v>
-[...1 lines deleted...]
-      <c r="D19" s="25" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D19" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="E19" s="25" t="s">
+      <c r="E19" s="34" t="s">
         <v>85</v>
       </c>
-      <c r="F19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="25" t="s">
+      <c r="F19" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G19" s="34" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9" ht="15" customHeight="1">
       <c r="A20" s="60" t="s">
-        <v>1292</v>
+        <v>1277</v>
       </c>
       <c r="B20" s="25" t="s">
-        <v>1293</v>
+        <v>1278</v>
       </c>
       <c r="C20" s="19" t="s">
-        <v>1294</v>
+        <v>1279</v>
       </c>
       <c r="D20" s="34" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="34" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="34" t="s">
         <v>27</v>
       </c>
       <c r="G20" s="34" t="s">
         <v>28</v>
       </c>
       <c r="H20" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9" ht="15" customHeight="1">
-      <c r="A21" s="60" t="s">
-[...3 lines deleted...]
-        <v>1378</v>
+      <c r="A21" s="19" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B21" s="19" t="s">
+        <v>1361</v>
       </c>
       <c r="C21" s="19" t="s">
-        <v>1379</v>
-[...1 lines deleted...]
-      <c r="D21" s="34" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D21" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="E21" s="34" t="s">
+      <c r="E21" s="19" t="s">
         <v>109</v>
       </c>
-      <c r="F21" s="34" t="s">
-[...5 lines deleted...]
-      <c r="H21" s="55" t="s">
+      <c r="F21" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G21" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H21" s="19" t="s">
         <v>34</v>
       </c>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9" ht="15" customHeight="1">
-      <c r="A22" s="60" t="s">
-[...8 lines deleted...]
-      <c r="D22" s="34" t="s">
+      <c r="A22" s="18" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B22" s="19" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C22" s="35" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D22" s="19" t="s">
         <v>153</v>
       </c>
-      <c r="E22" s="34" t="s">
+      <c r="E22" s="19" t="s">
         <v>217</v>
       </c>
-      <c r="F22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="34" t="s">
+      <c r="F22" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G22" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9" ht="15" customHeight="1">
-      <c r="A23" s="69" t="s">
-        <v>1298</v>
+      <c r="A23" s="61" t="s">
+        <v>1283</v>
       </c>
       <c r="B23" s="19" t="s">
-        <v>1299</v>
-[...2 lines deleted...]
-        <v>1300</v>
+        <v>1284</v>
+      </c>
+      <c r="C23" s="44" t="s">
+        <v>1285</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E23" s="19" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G23" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="19" t="s">
-        <v>1301</v>
+        <v>1286</v>
       </c>
       <c r="B24" s="19" t="s">
-        <v>1302</v>
-[...2 lines deleted...]
-        <v>1303</v>
+        <v>1287</v>
+      </c>
+      <c r="C24" s="19" t="s">
+        <v>1288</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="19" t="s">
-        <v>1304</v>
+        <v>1289</v>
       </c>
       <c r="F24" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G24" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="61" t="s">
-[...6 lines deleted...]
-        <v>1307</v>
+      <c r="A25" s="19" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C25" s="19" t="s">
+        <v>1292</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E25" s="19" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H25" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9" ht="15" customHeight="1">
       <c r="A26" s="19" t="s">
-        <v>1308</v>
-[...2 lines deleted...]
-        <v>1309</v>
+        <v>1293</v>
+      </c>
+      <c r="B26" s="39" t="s">
+        <v>1294</v>
       </c>
       <c r="C26" s="19" t="s">
-        <v>1310</v>
+        <v>1295</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="19" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G26" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9" ht="15" customHeight="1">
       <c r="A27" s="19" t="s">
-        <v>1311</v>
-[...2 lines deleted...]
-        <v>1312</v>
+        <v>1296</v>
+      </c>
+      <c r="B27" s="19" t="s">
+        <v>1297</v>
       </c>
       <c r="C27" s="19" t="s">
-        <v>1313</v>
+        <v>1298</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>49</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G27" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H27" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9" ht="15" customHeight="1">
       <c r="A28" s="19" t="s">
-        <v>1314</v>
+        <v>1299</v>
       </c>
       <c r="B28" s="19" t="s">
-        <v>1315</v>
+        <v>1300</v>
       </c>
       <c r="C28" s="19" t="s">
-        <v>1316</v>
+        <v>1301</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>85</v>
       </c>
       <c r="F28" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H28" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9" ht="15" customHeight="1">
       <c r="A29" s="19" t="s">
-        <v>1317</v>
+        <v>1302</v>
       </c>
       <c r="B29" s="19" t="s">
-        <v>1318</v>
+        <v>1303</v>
       </c>
       <c r="C29" s="19" t="s">
-        <v>1319</v>
+        <v>1304</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="19" t="s">
         <v>49</v>
       </c>
       <c r="F29" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G29" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H29" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1">
       <c r="A30" s="19" t="s">
-        <v>1320</v>
-[...2 lines deleted...]
-        <v>1321</v>
+        <v>1305</v>
+      </c>
+      <c r="B30" s="25" t="s">
+        <v>1306</v>
       </c>
       <c r="C30" s="19" t="s">
-        <v>1322</v>
+        <v>1307</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="19" t="s">
-        <v>1323</v>
-[...4 lines deleted...]
-      <c r="G30" s="19" t="s">
+        <v>1308</v>
+      </c>
+      <c r="F30" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G30" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H30" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9" ht="15" customHeight="1">
       <c r="A31" s="19" t="s">
-        <v>1324</v>
-[...2 lines deleted...]
-        <v>1325</v>
+        <v>1312</v>
+      </c>
+      <c r="B31" s="74" t="s">
+        <v>1313</v>
       </c>
       <c r="C31" s="19" t="s">
-        <v>1326</v>
+        <v>1314</v>
       </c>
       <c r="D31" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="E31" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="F31" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H31" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9" ht="15" customHeight="1">
+      <c r="A32" s="25" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B32" s="19" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C32" s="19" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D32" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="E32" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="F32" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G32" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H32" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9" ht="15" customHeight="1">
+      <c r="A33" s="25" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B33" s="73" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C33" s="19" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D33" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="E31" s="19" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="E33" s="19" t="s">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="F33" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G33" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I33"/>
     </row>
     <row r="34" spans="1:9" ht="15" customHeight="1">
       <c r="A34" s="25" t="s">
-        <v>1333</v>
-[...5 lines deleted...]
-        <v>1335</v>
+        <v>1321</v>
+      </c>
+      <c r="B34" s="25" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C34" s="25" t="s">
+        <v>1551</v>
       </c>
       <c r="D34" s="19" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="E34" s="19" t="s">
-        <v>85</v>
-[...4 lines deleted...]
-      <c r="G34" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F34" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G34" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H34" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9" ht="15" customHeight="1">
       <c r="A35" s="25" t="s">
-        <v>1336</v>
-[...5 lines deleted...]
-        <v>1338</v>
+        <v>1322</v>
+      </c>
+      <c r="B35" s="25" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C35" s="25" t="s">
+        <v>1324</v>
       </c>
       <c r="D35" s="19" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="E35" s="19" t="s">
-        <v>197</v>
+        <v>1325</v>
       </c>
       <c r="F35" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G35" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="H35" s="55" t="s">
+      <c r="H35" s="59" t="s">
         <v>34</v>
       </c>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:9" ht="15" customHeight="1">
       <c r="A36" s="25" t="s">
-        <v>1339</v>
+        <v>1326</v>
       </c>
       <c r="B36" s="25" t="s">
-        <v>1340</v>
+        <v>1327</v>
       </c>
       <c r="C36" s="25" t="s">
-        <v>1341</v>
+        <v>1328</v>
       </c>
       <c r="D36" s="19" t="s">
-        <v>38</v>
+        <v>574</v>
       </c>
       <c r="E36" s="19" t="s">
-        <v>1342</v>
+        <v>575</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G36" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9" ht="15" customHeight="1">
       <c r="A37" s="25" t="s">
-        <v>1343</v>
+        <v>1332</v>
       </c>
       <c r="B37" s="25" t="s">
-        <v>1344</v>
+        <v>1333</v>
       </c>
       <c r="C37" s="25" t="s">
-        <v>1345</v>
+        <v>1334</v>
       </c>
       <c r="D37" s="19" t="s">
-        <v>575</v>
+        <v>38</v>
       </c>
       <c r="E37" s="19" t="s">
-        <v>576</v>
+        <v>39</v>
       </c>
       <c r="F37" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="G37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="59" t="s">
+      <c r="G37" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H37" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9" ht="15" customHeight="1">
       <c r="A38" s="25" t="s">
-        <v>1346</v>
+        <v>1335</v>
       </c>
       <c r="B38" s="25" t="s">
-        <v>1347</v>
-[...2 lines deleted...]
-        <v>1348</v>
+        <v>1336</v>
+      </c>
+      <c r="C38" s="19" t="s">
+        <v>1337</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="19" t="s">
-        <v>303</v>
+        <v>85</v>
       </c>
       <c r="F38" s="25" t="s">
-        <v>27</v>
+        <v>1221</v>
       </c>
       <c r="G38" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H38" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I38"/>
     </row>
     <row r="39" spans="1:9" ht="15" customHeight="1">
-      <c r="A39" s="19" t="s">
-[...3 lines deleted...]
-        <v>1350</v>
+      <c r="A39" s="25" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B39" s="25" t="s">
+        <v>1339</v>
       </c>
       <c r="C39" s="19" t="s">
-        <v>1351</v>
+        <v>1340</v>
       </c>
       <c r="D39" s="19" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="E39" s="19" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="G39" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="F39" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G39" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H39" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9" ht="15" customHeight="1">
       <c r="A40" s="25" t="s">
-        <v>1352</v>
+        <v>1341</v>
       </c>
       <c r="B40" s="25" t="s">
-        <v>1353</v>
-[...2 lines deleted...]
-        <v>1354</v>
+        <v>1342</v>
+      </c>
+      <c r="C40" s="19" t="s">
+        <v>1343</v>
       </c>
       <c r="D40" s="19" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="E40" s="19" t="s">
-        <v>85</v>
+        <v>117</v>
       </c>
       <c r="F40" s="25" t="s">
-        <v>1229</v>
-[...1 lines deleted...]
-      <c r="G40" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="G40" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H40" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9" ht="15" customHeight="1">
       <c r="A41" s="25" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B41" s="25" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C41" s="25" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="E41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F41" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="G41" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H41" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1">
+      <c r="A42" s="35" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B42" s="19" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C42" s="19" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D42" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E42" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="F42" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H42" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I42"/>
+    </row>
+    <row r="43" spans="1:9" ht="15" customHeight="1">
+      <c r="A43" s="90" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B43" s="25" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C43" s="63" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D43" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="F43" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G43" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="H43" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9" ht="15" customHeight="1">
+      <c r="A44" s="60" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B44" s="60" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C44" s="63" t="s">
         <v>1355</v>
       </c>
-      <c r="B41" s="25" t="s">
+      <c r="D44" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="E44" s="19" t="s">
         <v>1356</v>
       </c>
-      <c r="C41" s="19" t="s">
+      <c r="F44" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G44" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="H44" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9" ht="15" customHeight="1">
+      <c r="A45" s="72" t="s">
         <v>1357</v>
       </c>
-      <c r="D41" s="19" t="s">
+      <c r="B45" s="73" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C45" s="63" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D45" s="19" t="s">
+        <v>235</v>
+      </c>
+      <c r="E45" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="F45" s="73" t="s">
+        <v>27</v>
+      </c>
+      <c r="G45" s="73" t="s">
+        <v>28</v>
+      </c>
+      <c r="H45" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9" ht="15" customHeight="1">
+      <c r="A46" s="63" t="s">
+        <v>222</v>
+      </c>
+      <c r="B46" s="63" t="s">
+        <v>223</v>
+      </c>
+      <c r="C46" s="63" t="s">
+        <v>224</v>
+      </c>
+      <c r="D46" s="63" t="s">
+        <v>49</v>
+      </c>
+      <c r="E46" s="63" t="s">
+        <v>50</v>
+      </c>
+      <c r="F46" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="G46" s="63" t="s">
+        <v>28</v>
+      </c>
+      <c r="H46" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I46"/>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1">
+      <c r="A47" s="73" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B47" s="73" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C47" s="73" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D47" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="E47" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="F47" s="73" t="s">
+        <v>27</v>
+      </c>
+      <c r="G47" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="H47" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="I47"/>
+    </row>
+    <row r="48" spans="1:9" ht="15" customHeight="1">
+      <c r="A48" s="73" t="s">
+        <v>323</v>
+      </c>
+      <c r="B48" s="73" t="s">
+        <v>324</v>
+      </c>
+      <c r="C48" s="73" t="s">
+        <v>325</v>
+      </c>
+      <c r="D48" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E48" s="73" t="s">
+        <v>326</v>
+      </c>
+      <c r="F48" s="73" t="s">
+        <v>27</v>
+      </c>
+      <c r="G48" s="73" t="s">
+        <v>28</v>
+      </c>
+      <c r="H48" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="I48"/>
+    </row>
+    <row r="49" spans="1:19" ht="15" customHeight="1">
+      <c r="A49" s="73" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B49" s="73" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C49" s="73" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D49" s="73" t="s">
         <v>60</v>
       </c>
-      <c r="E41" s="19" t="s">
-[...206 lines deleted...]
-      <c r="I50"/>
+      <c r="E49" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="F49" s="73" t="s">
+        <v>27</v>
+      </c>
+      <c r="G49" s="73" t="s">
+        <v>28</v>
+      </c>
+      <c r="H49" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="R49" s="28" t="s">
+        <v>122</v>
+      </c>
+      <c r="S49" s="28">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A8:G48" xr:uid="{B5ECA7BE-E1B6-4977-8A78-A3450AB7A9ED}"/>
+  <autoFilter ref="A8:G46" xr:uid="{B5ECA7BE-E1B6-4977-8A78-A3450AB7A9ED}"/>
+  <conditionalFormatting sqref="A9:A20 A22:A44">
+    <cfRule type="duplicateValues" dxfId="2" priority="1"/>
+  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="599" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{219CB910-13E1-4FB8-ACDE-071A2631E4B7}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:J69"/>
   <sheetViews>
-    <sheetView topLeftCell="A55" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D77" sqref="D77"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J15" sqref="J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.5703125" style="28" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="28" customWidth="1"/>
     <col min="3" max="3" width="40.5703125" style="28" customWidth="1"/>
     <col min="4" max="4" width="25.5703125" style="28" customWidth="1"/>
     <col min="5" max="5" width="33.5703125" style="28" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="28" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="28" customWidth="1"/>
     <col min="8" max="16384" width="8.7109375" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1">
       <c r="A1" s="22" t="s">
-        <v>1380</v>
-      </c>
+        <v>1363</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1">
+      <c r="A2"/>
+      <c r="B2"/>
       <c r="C2" s="28" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="52"/>
       <c r="E2" s="52"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
     </row>
     <row r="3" spans="1:9" ht="15" customHeight="1">
       <c r="A3" s="20">
-        <v>46143</v>
-      </c>
+        <v>46204</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
     </row>
     <row r="4" spans="1:9" ht="15" customHeight="1">
+      <c r="A4"/>
+      <c r="B4"/>
+      <c r="C4"/>
       <c r="D4" s="52"/>
       <c r="E4" s="52"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
     </row>
     <row r="5" spans="1:9" ht="15" customHeight="1">
       <c r="A5" s="21"/>
       <c r="B5" s="21"/>
       <c r="C5" s="35"/>
       <c r="D5" s="36"/>
       <c r="E5" s="36"/>
       <c r="F5" s="35"/>
       <c r="G5" s="29"/>
+      <c r="H5"/>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1">
       <c r="A6" s="21" t="s">
-        <v>1381</v>
+        <v>1364</v>
       </c>
       <c r="B6" s="33">
         <v>61</v>
       </c>
       <c r="C6" s="30"/>
       <c r="D6" s="31" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="31"/>
       <c r="F6" s="27"/>
       <c r="G6" s="29"/>
+      <c r="H6"/>
     </row>
     <row r="7" spans="1:9" ht="15" customHeight="1">
       <c r="A7" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="37">
         <v>59</v>
       </c>
       <c r="C7" s="30"/>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
       <c r="F7" s="27"/>
       <c r="G7" s="29"/>
+      <c r="H7"/>
     </row>
     <row r="8" spans="1:9" ht="24">
       <c r="A8" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="39" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="40" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="40" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="39" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="39" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="39" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="21" customHeight="1">
       <c r="A9" s="64" t="s">
-        <v>1382</v>
+        <v>1365</v>
       </c>
       <c r="B9" s="64" t="s">
-        <v>1383</v>
+        <v>1366</v>
       </c>
       <c r="C9" s="64" t="s">
-        <v>1384</v>
+        <v>1367</v>
       </c>
       <c r="D9" s="64" t="s">
+        <v>318</v>
+      </c>
+      <c r="E9" s="64" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="F9" s="64" t="s">
         <v>45</v>
       </c>
       <c r="G9" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H9" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="21" customHeight="1">
       <c r="A10" s="64" t="s">
-        <v>1385</v>
+        <v>1368</v>
       </c>
       <c r="B10" s="64" t="s">
-        <v>1386</v>
+        <v>1369</v>
       </c>
       <c r="C10" s="64" t="s">
-        <v>1387</v>
+        <v>1370</v>
       </c>
       <c r="D10" s="64" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="64" t="s">
         <v>158</v>
       </c>
       <c r="F10" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H10" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="21" customHeight="1">
       <c r="A11" s="64" t="s">
-        <v>1388</v>
+        <v>1371</v>
       </c>
       <c r="B11" s="64" t="s">
-        <v>1389</v>
+        <v>1372</v>
       </c>
       <c r="C11" s="64" t="s">
-        <v>1390</v>
+        <v>1373</v>
       </c>
       <c r="D11" s="64" t="s">
         <v>121</v>
       </c>
       <c r="E11" s="64" t="s">
         <v>122</v>
       </c>
       <c r="F11" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G11" s="64" t="s">
         <v>86</v>
       </c>
       <c r="H11" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="21" customHeight="1">
       <c r="A12" s="64" t="s">
-        <v>1391</v>
+        <v>1374</v>
       </c>
       <c r="B12" s="64" t="s">
-        <v>1392</v>
+        <v>1375</v>
       </c>
       <c r="C12" s="64" t="s">
-        <v>1393</v>
+        <v>1376</v>
       </c>
       <c r="D12" s="64" t="s">
+        <v>574</v>
+      </c>
+      <c r="E12" s="64" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F12" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G12" s="64" t="s">
         <v>86</v>
       </c>
       <c r="H12" s="59" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="21" customHeight="1">
       <c r="A13" s="64" t="s">
-        <v>1394</v>
+        <v>1377</v>
       </c>
       <c r="B13" s="64" t="s">
-        <v>1395</v>
+        <v>1378</v>
       </c>
       <c r="C13" s="64" t="s">
-        <v>1396</v>
+        <v>1379</v>
       </c>
       <c r="D13" s="64" t="s">
         <v>60</v>
       </c>
       <c r="E13" s="64" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F13" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H13" s="59" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="21" customHeight="1">
       <c r="A14" s="64" t="s">
-        <v>1397</v>
+        <v>1380</v>
       </c>
       <c r="B14" s="64" t="s">
-        <v>1398</v>
+        <v>1381</v>
       </c>
       <c r="C14" s="64" t="s">
-        <v>1399</v>
+        <v>1382</v>
       </c>
       <c r="D14" s="64" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="64" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G14" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H14" s="59" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="21" customHeight="1">
       <c r="A15" s="64" t="s">
-        <v>1400</v>
+        <v>1383</v>
       </c>
       <c r="B15" s="64" t="s">
-        <v>1401</v>
+        <v>1384</v>
       </c>
       <c r="C15" s="64" t="s">
-        <v>1402</v>
+        <v>1385</v>
       </c>
       <c r="D15" s="64" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="64" t="s">
         <v>85</v>
       </c>
       <c r="F15" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="64" t="s">
         <v>86</v>
       </c>
       <c r="H15" s="59" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="31.5" customHeight="1">
+    <row r="16" spans="1:9" ht="20.25" customHeight="1">
       <c r="A16" s="64" t="s">
-        <v>1403</v>
+        <v>1386</v>
       </c>
       <c r="B16" s="64" t="s">
-        <v>1404</v>
+        <v>1387</v>
       </c>
       <c r="C16" s="49" t="s">
-        <v>1405</v>
+        <v>1388</v>
       </c>
       <c r="D16" s="64" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="64" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="64" t="s">
         <v>86</v>
       </c>
       <c r="H16" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="I16" s="82"/>
+      <c r="I16" s="81"/>
     </row>
     <row r="17" spans="1:8" ht="21" customHeight="1">
       <c r="A17" s="25" t="s">
-        <v>1406</v>
+        <v>1389</v>
       </c>
       <c r="B17" s="25" t="s">
-        <v>1407</v>
+        <v>1390</v>
       </c>
       <c r="C17" s="25" t="s">
-        <v>1408</v>
+        <v>1391</v>
       </c>
       <c r="D17" s="25" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="25" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F17" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="25" t="s">
-        <v>1170</v>
-[...1 lines deleted...]
-      <c r="H17" s="55" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H17" s="59" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="21" customHeight="1">
-      <c r="A18" s="84" t="s">
-[...8 lines deleted...]
-      <c r="D18" s="39" t="s">
+      <c r="A18" s="64" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B18" s="64" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C18" s="57" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D18" s="64" t="s">
         <v>153</v>
       </c>
-      <c r="E18" s="39" t="s">
+      <c r="E18" s="64" t="s">
         <v>165</v>
       </c>
-      <c r="F18" s="39" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="39" t="s">
+      <c r="F18" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="G18" s="64" t="s">
         <v>86</v>
       </c>
       <c r="H18" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="21" customHeight="1">
       <c r="A19" s="64" t="s">
-        <v>1412</v>
+        <v>1395</v>
       </c>
       <c r="B19" s="39" t="s">
-        <v>1413</v>
+        <v>1396</v>
       </c>
       <c r="C19" s="64" t="s">
-        <v>1414</v>
+        <v>1397</v>
       </c>
       <c r="D19" s="64" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="64" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="F19" s="39" t="s">
         <v>27</v>
       </c>
       <c r="G19" s="39" t="s">
         <v>86</v>
       </c>
       <c r="H19" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="21" customHeight="1">
       <c r="A20" s="64" t="s">
-        <v>1415</v>
+        <v>1398</v>
       </c>
       <c r="B20" s="64" t="s">
-        <v>1416</v>
+        <v>1399</v>
       </c>
       <c r="C20" s="64" t="s">
-        <v>1417</v>
+        <v>1400</v>
       </c>
       <c r="D20" s="64" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="64" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G20" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H20" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="21" customHeight="1">
       <c r="A21" s="39" t="s">
-        <v>1418</v>
+        <v>1401</v>
       </c>
       <c r="B21" s="39" t="s">
-        <v>1419</v>
+        <v>1402</v>
       </c>
       <c r="C21" s="63" t="s">
-        <v>1420</v>
+        <v>1403</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>61</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="39" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H21" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="21" customHeight="1">
       <c r="A22" s="64" t="s">
-        <v>1421</v>
+        <v>1404</v>
       </c>
       <c r="B22" s="64" t="s">
-        <v>1422</v>
+        <v>1405</v>
       </c>
       <c r="C22" s="64" t="s">
-        <v>1423</v>
+        <v>1406</v>
       </c>
       <c r="D22" s="64" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="64" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G22" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H22" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="21" customHeight="1">
-      <c r="A23" s="84" t="s">
-        <v>1424</v>
+      <c r="A23" s="64" t="s">
+        <v>1407</v>
       </c>
       <c r="B23" s="64" t="s">
-        <v>1425</v>
+        <v>1408</v>
       </c>
       <c r="C23" s="64" t="s">
-        <v>1426</v>
+        <v>1409</v>
       </c>
       <c r="D23" s="64" t="s">
         <v>38</v>
       </c>
       <c r="E23" s="64" t="s">
         <v>158</v>
       </c>
       <c r="F23" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G23" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H23" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="21" customHeight="1">
       <c r="A24" s="64" t="s">
-        <v>1427</v>
+        <v>1410</v>
       </c>
       <c r="B24" s="64" t="s">
-        <v>1428</v>
+        <v>1411</v>
       </c>
       <c r="C24" s="64" t="s">
-        <v>1429</v>
+        <v>1412</v>
       </c>
       <c r="D24" s="64" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="64" t="s">
         <v>61</v>
       </c>
       <c r="F24" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G24" s="64" t="s">
         <v>86</v>
       </c>
       <c r="H24" s="55" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="36" customHeight="1">
+    <row r="25" spans="1:8" ht="21.75" customHeight="1">
       <c r="A25" s="25" t="s">
-        <v>1430</v>
+        <v>1546</v>
       </c>
       <c r="B25" s="25" t="s">
-        <v>1431</v>
+        <v>1413</v>
       </c>
       <c r="C25" s="19" t="s">
-        <v>1432</v>
+        <v>1414</v>
       </c>
       <c r="D25" s="25" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="25" t="s">
         <v>50</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G25" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H25" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="21" customHeight="1">
       <c r="A26" s="64" t="s">
-        <v>1433</v>
+        <v>1415</v>
       </c>
       <c r="B26" s="64" t="s">
-        <v>1434</v>
+        <v>1416</v>
       </c>
       <c r="C26" s="64" t="s">
-        <v>1435</v>
+        <v>1417</v>
       </c>
       <c r="D26" s="64" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="64" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F26" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G26" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H26" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="21" customHeight="1">
-      <c r="A27" s="84" t="s">
-[...8 lines deleted...]
-      <c r="D27" s="39" t="s">
+      <c r="A27" s="64" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B27" s="64" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C27" s="64" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D27" s="64" t="s">
         <v>60</v>
       </c>
-      <c r="E27" s="39" t="s">
+      <c r="E27" s="64" t="s">
         <v>85</v>
       </c>
-      <c r="F27" s="39" t="s">
-[...3 lines deleted...]
-        <v>1170</v>
+      <c r="F27" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="64" t="s">
+        <v>1162</v>
       </c>
       <c r="H27" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="21" customHeight="1">
       <c r="A28" s="25" t="s">
-        <v>1439</v>
+        <v>1421</v>
       </c>
       <c r="B28" s="25" t="s">
-        <v>1440</v>
+        <v>1422</v>
       </c>
       <c r="C28" s="19" t="s">
-        <v>1441</v>
+        <v>1423</v>
       </c>
       <c r="D28" s="25" t="s">
         <v>43</v>
       </c>
       <c r="E28" s="25" t="s">
         <v>197</v>
       </c>
       <c r="F28" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G28" s="25" t="s">
         <v>28</v>
       </c>
       <c r="H28" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="21" customHeight="1">
       <c r="A29" s="64" t="s">
-        <v>1442</v>
+        <v>1424</v>
       </c>
       <c r="B29" s="64" t="s">
-        <v>1443</v>
+        <v>1425</v>
       </c>
       <c r="C29" s="64" t="s">
-        <v>1444</v>
+        <v>1426</v>
       </c>
       <c r="D29" s="64" t="s">
         <v>38</v>
       </c>
       <c r="E29" s="64" t="s">
         <v>109</v>
       </c>
       <c r="F29" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G29" s="64" t="s">
         <v>86</v>
       </c>
       <c r="H29" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="21" customHeight="1">
       <c r="A30" s="64" t="s">
-        <v>1445</v>
+        <v>1427</v>
       </c>
       <c r="B30" s="64" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-        <v>1447</v>
+        <v>1428</v>
+      </c>
+      <c r="C30" s="85" t="s">
+        <v>1429</v>
       </c>
       <c r="D30" s="64" t="s">
         <v>38</v>
       </c>
       <c r="E30" s="64" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="F30" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G30" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H30" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="21" customHeight="1">
       <c r="A31" s="19" t="s">
-        <v>1448</v>
+        <v>1430</v>
       </c>
       <c r="B31" s="19" t="s">
-        <v>1449</v>
+        <v>1431</v>
       </c>
       <c r="C31" s="19" t="s">
-        <v>1450</v>
+        <v>1432</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>61</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>28</v>
       </c>
       <c r="H31" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="21" customHeight="1">
-      <c r="A32" s="64" t="s">
-        <v>1451</v>
+      <c r="A32" s="72" t="s">
+        <v>1433</v>
       </c>
       <c r="B32" s="18" t="s">
-        <v>1452</v>
+        <v>1434</v>
       </c>
       <c r="C32" s="18" t="s">
-        <v>1453</v>
+        <v>1435</v>
       </c>
       <c r="D32" s="18" t="s">
         <v>60</v>
       </c>
       <c r="E32" s="18" t="s">
         <v>85</v>
       </c>
       <c r="F32" s="18" t="s">
         <v>27</v>
       </c>
       <c r="G32" s="18" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="H32" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="21" customHeight="1">
       <c r="A33" s="64" t="s">
-        <v>1454</v>
+        <v>1436</v>
       </c>
       <c r="B33" s="49" t="s">
-        <v>1455</v>
+        <v>1437</v>
       </c>
       <c r="C33" s="49" t="s">
-        <v>1456</v>
+        <v>1438</v>
       </c>
       <c r="D33" s="49" t="s">
         <v>38</v>
       </c>
       <c r="E33" s="49" t="s">
         <v>39</v>
       </c>
       <c r="F33" s="49" t="s">
         <v>27</v>
       </c>
       <c r="G33" s="65" t="s">
         <v>86</v>
       </c>
-      <c r="H33" s="71" t="s">
+      <c r="H33" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="21" customHeight="1">
       <c r="A34" s="64" t="s">
-        <v>1457</v>
+        <v>1439</v>
       </c>
       <c r="B34" s="64" t="s">
-        <v>1458</v>
+        <v>1440</v>
       </c>
       <c r="C34" s="64" t="s">
-        <v>1459</v>
+        <v>1441</v>
       </c>
       <c r="D34" s="64" t="s">
         <v>131</v>
       </c>
       <c r="E34" s="64" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F34" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G34" s="64" t="s">
         <v>86</v>
       </c>
-      <c r="H34" s="55" t="s">
+      <c r="H34" s="71" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="21" customHeight="1">
       <c r="A35" s="64" t="s">
-        <v>1460</v>
+        <v>1442</v>
       </c>
       <c r="B35" s="64" t="s">
-        <v>1461</v>
+        <v>1443</v>
       </c>
       <c r="C35" s="66" t="s">
-        <v>1564</v>
+        <v>1547</v>
       </c>
       <c r="D35" s="64" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="64" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F35" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G35" s="65" t="s">
         <v>86</v>
       </c>
       <c r="H35" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="21" customHeight="1">
       <c r="A36" s="64" t="s">
-        <v>1462</v>
+        <v>1444</v>
       </c>
       <c r="B36" s="64" t="s">
-        <v>1463</v>
+        <v>1445</v>
       </c>
       <c r="C36" s="64" t="s">
-        <v>1464</v>
+        <v>1446</v>
       </c>
       <c r="D36" s="64" t="s">
+        <v>574</v>
+      </c>
+      <c r="E36" s="64" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F36" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G36" s="64" t="s">
         <v>86</v>
       </c>
       <c r="H36" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="21" customHeight="1">
       <c r="A37" s="64" t="s">
-        <v>1465</v>
+        <v>1447</v>
       </c>
       <c r="B37" s="64" t="s">
-        <v>1466</v>
+        <v>1448</v>
       </c>
       <c r="C37" s="39" t="s">
-        <v>1467</v>
+        <v>1449</v>
       </c>
       <c r="D37" s="64" t="s">
         <v>49</v>
       </c>
       <c r="E37" s="64" t="s">
         <v>49</v>
       </c>
       <c r="F37" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H37" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="21" customHeight="1">
       <c r="A38" s="26" t="s">
-        <v>1468</v>
+        <v>1450</v>
       </c>
       <c r="B38" s="26" t="s">
-        <v>1469</v>
+        <v>1451</v>
       </c>
       <c r="C38" s="18" t="s">
-        <v>1470</v>
+        <v>1452</v>
       </c>
       <c r="D38" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="26" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F38" s="26" t="s">
         <v>27</v>
       </c>
       <c r="G38" s="26" t="s">
         <v>28</v>
       </c>
       <c r="H38" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="21" customHeight="1">
       <c r="A39" s="64" t="s">
-        <v>1471</v>
+        <v>1453</v>
       </c>
       <c r="B39" s="64" t="s">
-        <v>1472</v>
+        <v>1454</v>
       </c>
       <c r="C39" s="64" t="s">
-        <v>1473</v>
+        <v>1455</v>
       </c>
       <c r="D39" s="64" t="s">
         <v>38</v>
       </c>
       <c r="E39" s="64" t="s">
         <v>39</v>
       </c>
       <c r="F39" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G39" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H39" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="21" customHeight="1">
       <c r="A40" s="64" t="s">
-        <v>1474</v>
+        <v>1456</v>
       </c>
       <c r="B40" s="39" t="s">
-        <v>1475</v>
-[...2 lines deleted...]
-        <v>1476</v>
+        <v>1457</v>
+      </c>
+      <c r="C40" s="84" t="s">
+        <v>1458</v>
       </c>
       <c r="D40" s="64" t="s">
         <v>38</v>
       </c>
       <c r="E40" s="64" t="s">
         <v>117</v>
       </c>
       <c r="F40" s="39" t="s">
         <v>27</v>
       </c>
       <c r="G40" s="39" t="s">
         <v>86</v>
       </c>
       <c r="H40" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="21" customHeight="1">
       <c r="A41" s="64" t="s">
-        <v>1477</v>
+        <v>1459</v>
       </c>
       <c r="B41" s="64" t="s">
-        <v>1478</v>
+        <v>1460</v>
       </c>
       <c r="C41" s="64" t="s">
-        <v>1479</v>
+        <v>1461</v>
       </c>
       <c r="D41" s="64" t="s">
         <v>121</v>
       </c>
       <c r="E41" s="64" t="s">
         <v>146</v>
       </c>
       <c r="F41" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G41" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H41" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="21" customHeight="1">
       <c r="A42" s="64" t="s">
-        <v>1480</v>
+        <v>1462</v>
       </c>
       <c r="B42" s="64" t="s">
-        <v>1481</v>
+        <v>1463</v>
       </c>
       <c r="C42" s="49" t="s">
-        <v>1482</v>
+        <v>1464</v>
       </c>
       <c r="D42" s="64" t="s">
         <v>60</v>
       </c>
       <c r="E42" s="64" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F42" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G42" s="64" t="s">
         <v>86</v>
       </c>
       <c r="H42" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="21" customHeight="1">
       <c r="A43" s="64" t="s">
-        <v>1483</v>
+        <v>1465</v>
       </c>
       <c r="B43" s="64" t="s">
-        <v>1484</v>
+        <v>1466</v>
       </c>
       <c r="C43" s="64" t="s">
-        <v>1485</v>
+        <v>1467</v>
       </c>
       <c r="D43" s="64" t="s">
         <v>38</v>
       </c>
       <c r="E43" s="64" t="s">
         <v>109</v>
       </c>
       <c r="F43" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G43" s="64" t="s">
         <v>86</v>
       </c>
       <c r="H43" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="21" customHeight="1">
       <c r="A44" s="64" t="s">
-        <v>1486</v>
+        <v>1468</v>
       </c>
       <c r="B44" s="64" t="s">
-        <v>1487</v>
-[...2 lines deleted...]
-        <v>1488</v>
+        <v>1469</v>
+      </c>
+      <c r="C44" s="83" t="s">
+        <v>1470</v>
       </c>
       <c r="D44" s="64" t="s">
         <v>60</v>
       </c>
       <c r="E44" s="64" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F44" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G44" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H44" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="21" customHeight="1">
       <c r="A45" s="64" t="s">
-        <v>1489</v>
+        <v>1471</v>
       </c>
       <c r="B45" s="39" t="s">
-        <v>1490</v>
+        <v>1472</v>
       </c>
       <c r="C45" s="39" t="s">
-        <v>1491</v>
+        <v>1473</v>
       </c>
       <c r="D45" s="64" t="s">
         <v>153</v>
       </c>
       <c r="E45" s="64" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F45" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G45" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H45" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="21" customHeight="1">
       <c r="A46" s="25" t="s">
-        <v>1492</v>
+        <v>1474</v>
       </c>
       <c r="B46" s="25" t="s">
-        <v>1493</v>
+        <v>1475</v>
       </c>
       <c r="C46" s="25" t="s">
-        <v>1494</v>
+        <v>1476</v>
       </c>
       <c r="D46" s="25" t="s">
         <v>49</v>
       </c>
       <c r="E46" s="25" t="s">
         <v>50</v>
       </c>
       <c r="F46" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G46" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H46" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="21" customHeight="1">
       <c r="A47" s="64" t="s">
-        <v>1495</v>
+        <v>1477</v>
       </c>
       <c r="B47" s="64" t="s">
-        <v>1496</v>
+        <v>1478</v>
       </c>
       <c r="C47" s="64" t="s">
-        <v>1497</v>
+        <v>1479</v>
       </c>
       <c r="D47" s="64" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="E47" s="64" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="F47" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G47" s="64" t="s">
         <v>86</v>
       </c>
       <c r="H47" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="21" customHeight="1">
       <c r="A48" s="64" t="s">
-        <v>1498</v>
+        <v>1480</v>
       </c>
       <c r="B48" s="64" t="s">
-        <v>1499</v>
+        <v>1481</v>
       </c>
       <c r="C48" s="64" t="s">
-        <v>1500</v>
+        <v>1482</v>
       </c>
       <c r="D48" s="64" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="E48" s="64" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="F48" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G48" s="64" t="s">
         <v>86</v>
       </c>
       <c r="H48" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="49" spans="1:10" ht="21" customHeight="1">
       <c r="A49" s="64" t="s">
-        <v>1501</v>
+        <v>1483</v>
       </c>
       <c r="B49" s="64" t="s">
-        <v>1502</v>
+        <v>1484</v>
       </c>
       <c r="C49" s="64" t="s">
-        <v>1503</v>
+        <v>1485</v>
       </c>
       <c r="D49" s="64" t="s">
         <v>66</v>
       </c>
       <c r="E49" s="64" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F49" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G49" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H49" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="21" customHeight="1">
       <c r="A50" s="64" t="s">
-        <v>1504</v>
+        <v>1486</v>
       </c>
       <c r="B50" s="64" t="s">
-        <v>1505</v>
+        <v>1487</v>
       </c>
       <c r="C50" s="49" t="s">
-        <v>1506</v>
+        <v>1488</v>
       </c>
       <c r="D50" s="64" t="s">
         <v>131</v>
       </c>
       <c r="E50" s="64" t="s">
         <v>132</v>
       </c>
       <c r="F50" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G50" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H50" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:10" ht="21" customHeight="1">
       <c r="A51" s="64" t="s">
-        <v>1507</v>
+        <v>1489</v>
       </c>
       <c r="B51" s="64" t="s">
-        <v>1508</v>
+        <v>1490</v>
       </c>
       <c r="C51" s="66" t="s">
-        <v>1509</v>
+        <v>1491</v>
       </c>
       <c r="D51" s="64" t="s">
         <v>153</v>
       </c>
       <c r="E51" s="64" t="s">
         <v>154</v>
       </c>
       <c r="F51" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G51" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H51" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:10" ht="21" customHeight="1">
       <c r="A52" s="64" t="s">
-        <v>1510</v>
+        <v>1492</v>
       </c>
       <c r="B52" s="64" t="s">
-        <v>1511</v>
+        <v>1493</v>
       </c>
       <c r="C52" s="64" t="s">
-        <v>1512</v>
+        <v>1494</v>
       </c>
       <c r="D52" s="64" t="s">
         <v>66</v>
       </c>
       <c r="E52" s="64" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F52" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G52" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H52" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="53" spans="1:10" ht="21" customHeight="1">
       <c r="A53" s="64" t="s">
-        <v>1513</v>
+        <v>1495</v>
       </c>
       <c r="B53" s="64" t="s">
-        <v>1514</v>
+        <v>1496</v>
       </c>
       <c r="C53" s="64" t="s">
-        <v>1515</v>
+        <v>1497</v>
       </c>
       <c r="D53" s="64" t="s">
         <v>153</v>
       </c>
       <c r="E53" s="64" t="s">
         <v>165</v>
       </c>
       <c r="F53" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G53" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H53" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:10" ht="21" customHeight="1">
-      <c r="A54" s="64" t="s">
-[...18 lines deleted...]
-        <v>86</v>
+      <c r="A54" s="19" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B54" s="25" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C54" s="19" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D54" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E54" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="F54" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G54" s="25" t="s">
+        <v>940</v>
       </c>
       <c r="H54" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="55" spans="1:10" ht="21" customHeight="1">
       <c r="A55" s="64" t="s">
-        <v>1519</v>
-[...5 lines deleted...]
-        <v>1521</v>
+        <v>1498</v>
+      </c>
+      <c r="B55" s="39" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C55" s="39" t="s">
+        <v>1500</v>
       </c>
       <c r="D55" s="64" t="s">
-        <v>153</v>
+        <v>574</v>
       </c>
       <c r="E55" s="64" t="s">
-        <v>154</v>
-[...4 lines deleted...]
-      <c r="G55" s="64" t="s">
+        <v>979</v>
+      </c>
+      <c r="F55" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="39" t="s">
         <v>86</v>
       </c>
       <c r="H55" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:10" ht="21" customHeight="1">
       <c r="A56" s="64" t="s">
-        <v>1522</v>
+        <v>1501</v>
       </c>
       <c r="B56" s="64" t="s">
-        <v>1523</v>
+        <v>1502</v>
       </c>
       <c r="C56" s="64" t="s">
-        <v>1524</v>
+        <v>1503</v>
       </c>
       <c r="D56" s="64" t="s">
+        <v>153</v>
+      </c>
+      <c r="E56" s="64" t="s">
+        <v>154</v>
+      </c>
+      <c r="F56" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="G56" s="64" t="s">
+        <v>86</v>
+      </c>
+      <c r="H56" s="55" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="21" customHeight="1">
+      <c r="A57" s="64" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B57" s="64" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C57" s="64" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D57" s="64" t="s">
+        <v>235</v>
+      </c>
+      <c r="E57" s="64" t="s">
         <v>236</v>
       </c>
-      <c r="E56" s="64" t="s">
-[...22 lines deleted...]
-      <c r="D57" s="25" t="s">
+      <c r="F57" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="G57" s="64" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H57" s="55" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="21" customHeight="1">
+      <c r="A58" s="25" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B58" s="25" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C58" s="19" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D58" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="E57" s="25" t="s">
+      <c r="E58" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="F57" s="25" t="s">
-[...29 lines deleted...]
-        <v>86</v>
+      <c r="F58" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G58" s="25" t="s">
+        <v>28</v>
       </c>
       <c r="H58" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="59" spans="1:10" ht="21" customHeight="1">
       <c r="A59" s="64" t="s">
-        <v>1532</v>
+        <v>1510</v>
       </c>
       <c r="B59" s="64" t="s">
-        <v>1533</v>
-[...2 lines deleted...]
-        <v>1534</v>
+        <v>1511</v>
+      </c>
+      <c r="C59" s="64" t="s">
+        <v>1512</v>
       </c>
       <c r="D59" s="64" t="s">
-        <v>575</v>
+        <v>54</v>
       </c>
       <c r="E59" s="64" t="s">
-        <v>576</v>
+        <v>1513</v>
       </c>
       <c r="F59" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G59" s="64" t="s">
         <v>86</v>
       </c>
       <c r="H59" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="60" spans="1:10" ht="21" customHeight="1">
       <c r="A60" s="64" t="s">
-        <v>1535</v>
+        <v>1514</v>
       </c>
       <c r="B60" s="64" t="s">
-        <v>1536</v>
-[...2 lines deleted...]
-        <v>1537</v>
+        <v>1515</v>
+      </c>
+      <c r="C60" s="83" t="s">
+        <v>1516</v>
       </c>
       <c r="D60" s="64" t="s">
-        <v>49</v>
+        <v>574</v>
       </c>
       <c r="E60" s="64" t="s">
-        <v>50</v>
+        <v>575</v>
       </c>
       <c r="F60" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G60" s="64" t="s">
-        <v>1170</v>
+        <v>86</v>
       </c>
       <c r="H60" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="61" spans="1:10" ht="21" customHeight="1">
       <c r="A61" s="64" t="s">
-        <v>1538</v>
+        <v>1517</v>
       </c>
       <c r="B61" s="64" t="s">
-        <v>1539</v>
+        <v>1518</v>
       </c>
       <c r="C61" s="49" t="s">
-        <v>1540</v>
+        <v>1519</v>
       </c>
       <c r="D61" s="64" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="E61" s="64" t="s">
-        <v>303</v>
+        <v>50</v>
       </c>
       <c r="F61" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G61" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H61" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="62" spans="1:10" s="38" customFormat="1" ht="21" customHeight="1">
       <c r="A62" s="64" t="s">
-        <v>1541</v>
+        <v>1520</v>
       </c>
       <c r="B62" s="64" t="s">
-        <v>1542</v>
-[...2 lines deleted...]
-        <v>1543</v>
+        <v>1521</v>
+      </c>
+      <c r="C62" s="49" t="s">
+        <v>1522</v>
       </c>
       <c r="D62" s="64" t="s">
         <v>60</v>
       </c>
       <c r="E62" s="64" t="s">
-        <v>85</v>
+        <v>302</v>
       </c>
       <c r="F62" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G62" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H62" s="55" t="s">
         <v>34</v>
       </c>
       <c r="I62" s="28"/>
       <c r="J62" s="32"/>
     </row>
     <row r="63" spans="1:10" ht="21" customHeight="1">
       <c r="A63" s="64" t="s">
-        <v>1544</v>
+        <v>1523</v>
       </c>
       <c r="B63" s="64" t="s">
-        <v>1545</v>
-[...2 lines deleted...]
-        <v>1546</v>
+        <v>1524</v>
+      </c>
+      <c r="C63" s="64" t="s">
+        <v>1525</v>
       </c>
       <c r="D63" s="64" t="s">
         <v>60</v>
       </c>
       <c r="E63" s="64" t="s">
         <v>85</v>
       </c>
       <c r="F63" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G63" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H63" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="64" spans="1:10" ht="21" customHeight="1">
       <c r="A64" s="64" t="s">
-        <v>1547</v>
+        <v>1526</v>
       </c>
       <c r="B64" s="64" t="s">
-        <v>1548</v>
-[...2 lines deleted...]
-        <v>1549</v>
+        <v>1527</v>
+      </c>
+      <c r="C64" s="49" t="s">
+        <v>1528</v>
       </c>
       <c r="D64" s="64" t="s">
+        <v>60</v>
+      </c>
+      <c r="E64" s="64" t="s">
+        <v>85</v>
+      </c>
+      <c r="F64" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="G64" s="64" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H64" s="55" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="21" customHeight="1">
+      <c r="A65" s="64" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B65" s="64" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C65" s="64" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D65" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="E64" s="64" t="s">
+      <c r="E65" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="F64" s="64" t="s">
-[...19 lines deleted...]
-      <c r="D65" s="25" t="s">
+      <c r="F65" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="G65" s="64" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H65" s="55" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="21" customHeight="1">
+      <c r="A66" s="25" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B66" s="25" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C66" s="18" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D66" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="E65" s="25" t="s">
-[...34 lines deleted...]
-      <c r="H66" s="59" t="s">
+      <c r="E66" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="F66" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G66" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="H66" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="21" customHeight="1">
-      <c r="A67" s="67" t="s">
-        <v>1557</v>
+      <c r="A67" s="64" t="s">
+        <v>1535</v>
       </c>
       <c r="B67" s="64" t="s">
-        <v>1558</v>
-[...2 lines deleted...]
-        <v>1559</v>
+        <v>1536</v>
+      </c>
+      <c r="C67" s="49" t="s">
+        <v>1537</v>
       </c>
       <c r="D67" s="64" t="s">
         <v>60</v>
       </c>
       <c r="E67" s="64" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F67" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G67" s="64" t="s">
         <v>86</v>
       </c>
-      <c r="H67" s="59" t="s">
+      <c r="H67" s="55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="67" t="s">
-        <v>1560</v>
+        <v>1538</v>
       </c>
       <c r="B68" s="64" t="s">
-        <v>1561</v>
-[...2 lines deleted...]
-        <v>1562</v>
+        <v>1539</v>
+      </c>
+      <c r="C68" s="64" t="s">
+        <v>1540</v>
       </c>
       <c r="D68" s="64" t="s">
         <v>38</v>
       </c>
       <c r="E68" s="64" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F68" s="64" t="s">
         <v>27</v>
       </c>
       <c r="G68" s="64" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="H68" s="59" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69" s="73" t="s">
-[...20 lines deleted...]
-      <c r="H69" s="73" t="s">
+      <c r="A69" s="67" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B69" s="64" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C69" s="68" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D69" s="64" t="s">
+        <v>60</v>
+      </c>
+      <c r="E69" s="64" t="s">
+        <v>302</v>
+      </c>
+      <c r="F69" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="G69" s="64" t="s">
+        <v>28</v>
+      </c>
+      <c r="H69" s="59" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A8:G68" xr:uid="{432AD3FA-13B7-4B1C-AD28-D986D0CAC6B6}"/>
+  <conditionalFormatting sqref="A54">
+    <cfRule type="duplicateValues" dxfId="1" priority="1"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C9:C53 C55:C69">
+    <cfRule type="duplicateValues" dxfId="0" priority="4"/>
+  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" copies="0" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="5e216652-7cb1-42d3-a22f-fb5c7f348db5" origin="userSelected">
   <element uid="id_classification_nonbusiness" value=""/>
 </sisl>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<WrappedLabelHistory xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2016/02/Classifier/internal/wrappedLabelHistory">
-[...27 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010077754D1FEE35CE43B84055AB047DE138" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="831484bf1ddb3ae356f161278d5f53a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a862cbe5-92b8-48eb-93c6-6b09a264eeb4" xmlns:ns3="a5e25dd5-5e43-4e2a-97c8-8b62dad6421a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="08e1026cf838699fa27bb632a05d062d" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a862cbe5-92b8-48eb-93c6-6b09a264eeb4"/>
     <xsd:import namespace="a5e25dd5-5e43-4e2a-97c8-8b62dad6421a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
@@ -20383,104 +20316,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a862cbe5-92b8-48eb-93c6-6b09a264eeb4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a5e25dd5-5e43-4e2a-97c8-8b62dad6421a" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="a862cbe5-92b8-48eb-93c6-6b09a264eeb4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<WrappedLabelHistory xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2016/02/Classifier/internal/wrappedLabelHistory">
+  <Value>PD94bWwgdmVyc2lvbj0iMS4wIiBlbmNvZGluZz0idXMtYXNjaWkiPz48bGFiZWxIaXN0b3J5IHhtbG5zOnhzaT0iaHR0cDovL3d3dy53My5vcmcvMjAwMS9YTUxTY2hlbWEtaW5zdGFuY2UiIHhtbG5zOnhzZD0iaHR0cDovL3d3dy53My5vcmcvMjAwMS9YTUxTY2hlbWEiIHhtbG5zPSJodHRwOi8vd3d3LmJvbGRvbmphbWVzLmNvbS8yMDE2LzAyL0NsYXNzaWZpZXIvaW50ZXJuYWwvbGFiZWxIaXN0b3J5Ij48aXRlbT48c2lzbCBzaXNsVmVyc2lvbj0iMCIgcG9saWN5PSI1ZTIxNjY1Mi03Y2IxLTQyZDMtYTIyZi1mYjVjN2YzNDhkYjUiIG9yaWdpbj0idXNlclNlbGVjdGVkIj48ZWxlbWVudCB1aWQ9ImlkX2NsYXNzaWZpY2F0aW9uX25vbmJ1c2luZXNzIiB2YWx1ZT0iIiB4bWxucz0iaHR0cDovL3d3dy5ib2xkb25qYW1lcy5jb20vMjAwOC8wMS9zaWUvaW50ZXJuYWwvbGFiZWwiIC8+PC9zaXNsPjxVc2VyTmFtZT5PQUFEXGV5MjUyPC9Vc2VyTmFtZT48RGF0ZVRpbWU+MjAuMDcuMjAxNyAwNzoyMjo0NjwvRGF0ZVRpbWU+PExhYmVsU3RyaW5nPlB1YmxpYzwvTGFiZWxTdHJpbmc+PC9pdGVtPjwvbGFiZWxIaXN0b3J5Pg==</Value>
+</WrappedLabelHistory>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{469984A0-B310-47D6-966A-963C46EF7CCD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA2DCE14-417C-41AA-B8AE-9DE800573005}">
-[...27 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{320451B3-5030-4C4D-98AC-53B51975B32E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="a862cbe5-92b8-48eb-93c6-6b09a264eeb4"/>
     <ds:schemaRef ds:uri="a5e25dd5-5e43-4e2a-97c8-8b62dad6421a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5563FEAB-B388-409F-A310-C99C7450C7C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="a5e25dd5-5e43-4e2a-97c8-8b62dad6421a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="a862cbe5-92b8-48eb-93c6-6b09a264eeb4"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68D77EBF-0869-481B-B225-E83691D103EF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA2DCE14-417C-41AA-B8AE-9DE800573005}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://www.boldonjames.com/2016/02/Classifier/internal/wrappedLabelHistory"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Cover</vt:lpstr>
       <vt:lpstr>Prime Standard</vt:lpstr>
       <vt:lpstr>General Standard</vt:lpstr>
@@ -20500,48 +20468,48 @@
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Silas Peter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010077754D1FEE35CE43B84055AB047DE138</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4dc17b74-b5f6-430d-82e3-3dabdd474fec_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0f178e3d-a5ff-4478-9104-2c4330acb48e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4dc17b74-b5f6-430d-82e3-3dabdd474fec_SetDate">
-    <vt:lpwstr>2026-03-04T10:33:24Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0f178e3d-a5ff-4478-9104-2c4330acb48e_SetDate">
+    <vt:lpwstr>2026-06-02T10:12:20Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4dc17b74-b5f6-430d-82e3-3dabdd474fec_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0f178e3d-a5ff-4478-9104-2c4330acb48e_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4dc17b74-b5f6-430d-82e3-3dabdd474fec_Name">
-    <vt:lpwstr>Public – FAX – No Marking</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0f178e3d-a5ff-4478-9104-2c4330acb48e_Name">
+    <vt:lpwstr>External</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4dc17b74-b5f6-430d-82e3-3dabdd474fec_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0f178e3d-a5ff-4478-9104-2c4330acb48e_SiteId">
     <vt:lpwstr>e00ddcdf-1e0f-4be5-a37a-894a4731986a</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4dc17b74-b5f6-430d-82e3-3dabdd474fec_ActionId">
-    <vt:lpwstr>75bfed59-1ddc-4162-8338-018f28551236</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0f178e3d-a5ff-4478-9104-2c4330acb48e_ActionId">
+    <vt:lpwstr>d460a5db-8794-4df8-8953-fea13c38c42d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_4dc17b74-b5f6-430d-82e3-3dabdd474fec_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_0f178e3d-a5ff-4478-9104-2c4330acb48e_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
 </Properties>
 </file>